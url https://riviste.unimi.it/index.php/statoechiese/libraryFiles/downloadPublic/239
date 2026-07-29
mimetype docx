--- v0 (2026-02-12)
+++ v1 (2026-07-29)
@@ -1,45 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF" w:themeColor="background1"/>
   <w:body>
     <w:p w14:paraId="5D200CB2" w14:textId="4C4C2A85" w:rsidR="00F771A6" w:rsidRPr="002F77F2" w:rsidRDefault="00F771A6" w:rsidP="00071302">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
@@ -144,2712 +143,4994 @@
         <w:t>indicata una sola qualifica</w:t>
       </w:r>
       <w:r w:rsidR="000048E5">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C33B223" w14:textId="77777777" w:rsidR="003C5CD9" w:rsidRPr="002F77F2" w:rsidRDefault="003C5CD9" w:rsidP="00071302">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68220B64" w14:textId="77777777" w:rsidR="00F771A6" w:rsidRPr="002F77F2" w:rsidRDefault="00F771A6" w:rsidP="00071302">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B73445A" w14:textId="395DF3B6" w:rsidR="00F771A6" w:rsidRPr="002F77F2" w:rsidRDefault="00F771A6" w:rsidP="00071302">
+    <w:p w14:paraId="29EEB497" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
       <w:pPr>
-        <w:pStyle w:val="Titolo2"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:ind w:firstLine="0"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F77F2">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> *</w:t>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Titolo contributo [in italiano, massimo 120 battute] *</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1BDF0E" w14:textId="77777777" w:rsidR="00F771A6" w:rsidRPr="002F77F2" w:rsidRDefault="00F771A6" w:rsidP="00071302">
+    <w:p w14:paraId="4592E13E" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="783C480E" w14:textId="5892FDCC" w:rsidR="00F771A6" w:rsidRPr="00D25725" w:rsidRDefault="00534C71" w:rsidP="00D25725">
+    <w:p w14:paraId="2ED7DFF1" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00534C71">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Titolo contributo </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> *</w:t>
+        <w:t>Titolo contributo [in inglese] *</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EB64AE" w14:textId="77777777" w:rsidR="00394706" w:rsidRPr="002F77F2" w:rsidRDefault="00394706" w:rsidP="00071302">
+    <w:p w14:paraId="2AB6E0EA" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DE06464" w14:textId="3FC2B7AC" w:rsidR="00F771A6" w:rsidRPr="002F77F2" w:rsidRDefault="00F771A6" w:rsidP="00071302">
+    <w:p w14:paraId="44DF4BF9" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F77F2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="21"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F77F2">
-[...31 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: [in inglese, massimo 200 parole]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00534C71">
-[...20 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="153D3300" w14:textId="77777777" w:rsidR="005B16F4" w:rsidRPr="002F77F2" w:rsidRDefault="005B16F4" w:rsidP="00071302">
+    <w:p w14:paraId="45725690" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38951C6B" w14:textId="1A1F59BF" w:rsidR="005B16F4" w:rsidRPr="002F77F2" w:rsidRDefault="005B16F4" w:rsidP="00071302">
+    <w:p w14:paraId="4E6FBA9D" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F77F2">
-[...20 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ABSTRACT: [in italiano] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00534C71">
-[...20 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="5134652E" w14:textId="77777777" w:rsidR="00E14531" w:rsidRPr="002F77F2" w:rsidRDefault="00E14531" w:rsidP="00071302">
+    <w:p w14:paraId="2F56ECE2" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45AC5E40" w14:textId="71183570" w:rsidR="00FF2F9C" w:rsidRDefault="00E14531" w:rsidP="00071302">
+    <w:p w14:paraId="34CA5765" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F77F2">
-[...61 lines deleted...]
-        <w:t>in italiano]</w:t>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PAROLE-CHIAVE: [massimo 5, in inglese e in italiano] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5247E91B" w14:textId="77777777" w:rsidR="006F4F71" w:rsidRPr="002F77F2" w:rsidRDefault="006F4F71" w:rsidP="00071302">
+    <w:p w14:paraId="5187877F" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-          <w:szCs w:val="21"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50241D3B" w14:textId="7C8399A5" w:rsidR="005B16F4" w:rsidRPr="00E25896" w:rsidRDefault="005B16F4" w:rsidP="00071302">
+    <w:p w14:paraId="5765E9C1" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
       <w:pPr>
-        <w:pStyle w:val="Nessunaspaziatura"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E25896">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>SOMMARIO: 1.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">SOMMARIO: 1. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Lorem </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>ipsum</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Lorem </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>ipsum</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Lorem </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>ipsum</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">- 2. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - 2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Lorem ipsum Lorem ipsum Lorem ipsum</w:t>
-[...4 lines deleted...]
-          <w:sz w:val="21"/>
+        <w:t>Lorem ipsum Lorem ipsum Lorem ipsum - 3. Lorem ipsum Lorem ipsum Lorem ipsum - 4. Lorem ipsum Lorem ipsum Lorem ipsum - 5. Lorem ipsum Lorem ipsum Lorem ipsum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC56A0D" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F8265DD" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="288AB3EA" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:firstLine="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 - Titolo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>paragrafo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6C24EFAC" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:b/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - 3.</w:t>
-[...4 lines deleted...]
-          <w:sz w:val="21"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="600B8741" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3550A680" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721046D3" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="757A140B" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="009773F0">
+      <w:pPr>
+        <w:spacing w:after="8"/>
+        <w:ind w:right="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="675FF2E3" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="8"/>
+        <w:ind w:left="567" w:right="567" w:firstLine="0"/>
+        <w:outlineLvl w:val="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>“Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F5E945" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0302F11C" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E86803" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48EAEE58" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77C679BC" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Lorem ipsum Lorem ipsum Lorem ipsum - 4.</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BC694D7" w14:textId="77777777" w:rsidR="006F4F71" w:rsidRPr="00FF2F9C" w:rsidRDefault="006F4F71" w:rsidP="00071302">
+    <w:p w14:paraId="14392459" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 - Titolo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>paragrafo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6F343854" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4161F217" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659134B2" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E9F706D" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A8BE52" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="009773F0">
+      <w:pPr>
+        <w:spacing w:after="8"/>
+        <w:ind w:right="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="059A1686" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="8"/>
+        <w:ind w:left="567" w:right="567" w:firstLine="0"/>
+        <w:outlineLvl w:val="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>“Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035ED824" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68969F2A" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7564F009" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C598B0C" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="523815EA" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="252E8DD4" w14:textId="77777777" w:rsidR="00071302" w:rsidRPr="001909E2" w:rsidRDefault="00071302" w:rsidP="001D76C3">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55E71125" w14:textId="77777777" w:rsidR="006F4F71" w:rsidRPr="00FF2F9C" w:rsidRDefault="006F4F71" w:rsidP="00071302">
-[...190 lines deleted...]
-    <w:p w14:paraId="0BDABA5C" w14:textId="77777777" w:rsidR="00265331" w:rsidRPr="00C37BE5" w:rsidRDefault="00265331" w:rsidP="00071302">
+    <w:p w14:paraId="6647DC08" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="000A52FB" w:rsidRDefault="001909E2" w:rsidP="00071302">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="651C818F" w14:textId="5CB803CC" w:rsidR="006F4F71" w:rsidRPr="00C37BE5" w:rsidRDefault="00565CD5" w:rsidP="00071302">
-[...124 lines deleted...]
-    <w:p w14:paraId="252E8DD4" w14:textId="77777777" w:rsidR="00071302" w:rsidRPr="00C37BE5" w:rsidRDefault="00071302" w:rsidP="001D76C3">
+    <w:p w14:paraId="08953E84" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="000A52FB" w:rsidRDefault="001909E2" w:rsidP="00071302">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01D8D762" w14:textId="7531CCFF" w:rsidR="006833C9" w:rsidRPr="001D76C3" w:rsidRDefault="006833C9" w:rsidP="00071302">
-[...19 lines deleted...]
-    <w:p w14:paraId="5F2498A7" w14:textId="1BA9C445" w:rsidR="006833C9" w:rsidRPr="002F77F2" w:rsidRDefault="006833C9" w:rsidP="00071302">
+    <w:p w14:paraId="5F2498A7" w14:textId="6A309EC5" w:rsidR="006833C9" w:rsidRPr="002F77F2" w:rsidRDefault="006833C9" w:rsidP="00071302">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F77F2">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Nome e Cognome</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70FB06F7" w14:textId="2EAB77BC" w:rsidR="006833C9" w:rsidRPr="002F77F2" w:rsidRDefault="006833C9" w:rsidP="00071302">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F77F2">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Mail istituzionale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FB2A2EE" w14:textId="5B1E1A9C" w:rsidR="006833C9" w:rsidRPr="002F77F2" w:rsidRDefault="006833C9" w:rsidP="00071302">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F77F2">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:szCs w:val="21"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Identificativo ORCID</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="726F0A2B" w14:textId="47BF3201" w:rsidR="006833C9" w:rsidRPr="002F77F2" w:rsidRDefault="006833C9" w:rsidP="00071302">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F77F2">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Università/ente di appartenenza con relativo ROR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0416813F" w14:textId="77777777" w:rsidR="00D74603" w:rsidRDefault="00D74603" w:rsidP="00071302">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:szCs w:val="21"/>
@@ -2862,95 +5143,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D51FF5D" w14:textId="77777777" w:rsidR="00D74603" w:rsidRPr="002F77F2" w:rsidRDefault="00D74603" w:rsidP="00071302">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BDE98DE" w14:textId="77777777" w:rsidR="00D74603" w:rsidRPr="002F77F2" w:rsidRDefault="00D74603" w:rsidP="00071302">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44490009" w14:textId="77777777" w:rsidR="00D74603" w:rsidRPr="002F77F2" w:rsidRDefault="00D74603" w:rsidP="00071302">
-      <w:pPr>
-[...43 lines deleted...]
-    <w:p w14:paraId="7B7DF4B4" w14:textId="77777777" w:rsidR="00D74603" w:rsidRPr="002F77F2" w:rsidRDefault="00D74603" w:rsidP="00071302">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B028ACE" w14:textId="600B21D7" w:rsidR="00D74603" w:rsidRPr="002F77F2" w:rsidRDefault="00D74603" w:rsidP="00071302">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F77F2">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="261E25EE" wp14:editId="6DA1EBEE">
@@ -3140,171 +5376,172 @@
         </w:rPr>
         <w:t>ShareAlike</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F77F2">
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4.0 International</w:t>
       </w:r>
       <w:r w:rsidRPr="002F77F2">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D74603" w:rsidRPr="002F77F2" w:rsidSect="00071302">
-      <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2268" w:right="2268" w:bottom="1701" w:left="1985" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E8541B1" w14:textId="77777777" w:rsidR="00417C43" w:rsidRDefault="00417C43" w:rsidP="00ED5B55">
+    <w:p w14:paraId="4C413BF6" w14:textId="77777777" w:rsidR="007006E4" w:rsidRDefault="007006E4" w:rsidP="00ED5B55">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="248E1EA9" w14:textId="77777777" w:rsidR="00417C43" w:rsidRDefault="00417C43" w:rsidP="00ED5B55">
+    <w:p w14:paraId="686B2410" w14:textId="77777777" w:rsidR="007006E4" w:rsidRDefault="007006E4" w:rsidP="00ED5B55">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino">
     <w:altName w:val="Palatino Linotype"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
       <w:id w:val="-1963249913"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="665EBEE9" w14:textId="2CC6C8D5" w:rsidR="0073684F" w:rsidRDefault="0073684F" w:rsidP="003A02E7">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Numeropagina"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Numeropagina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Numeropagina"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Numeropagina"/>
           </w:rPr>
@@ -3316,93 +5553,92 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="21D48535" w14:textId="77777777" w:rsidR="0073684F" w:rsidRDefault="0073684F" w:rsidP="0073684F">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-924180444"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="58DFF53E" w14:textId="7857CAF5" w:rsidR="00C41CE9" w:rsidRPr="00C41CE9" w:rsidRDefault="00C41CE9" w:rsidP="00C41CE9">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
           <w:spacing w:after="240"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00C41CE9">
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00C41CE9">
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00C41CE9">
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00C41CE9">
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00C41CE9">
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
-      <w:p w14:paraId="09442724" w14:textId="68F34A03" w:rsidR="00C41CE9" w:rsidRPr="00C41CE9" w:rsidRDefault="00C41CE9" w:rsidP="00C41CE9">
+      <w:p w14:paraId="09442724" w14:textId="14905C10" w:rsidR="00C41CE9" w:rsidRPr="00C41CE9" w:rsidRDefault="00C41CE9" w:rsidP="00C41CE9">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
           <w:ind w:firstLine="0"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00B11483">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Rivista telematica (</w:t>
         </w:r>
         <w:r w:rsidRPr="008B703A">
           <w:rPr>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://riviste</w:t>
         </w:r>
@@ -3480,172 +5716,294 @@
   <w:p w14:paraId="766C512D" w14:textId="2D78654B" w:rsidR="00C94C55" w:rsidRPr="00C94C55" w:rsidRDefault="00C94C55" w:rsidP="00D74603">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="ED7D31" w:themeColor="accent2"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="138539833"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="30B62CFB" w14:textId="1C5C1173" w:rsidR="000605F9" w:rsidRDefault="000605F9" w:rsidP="00FF2F9C">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
           <w:spacing w:after="80"/>
           <w:ind w:firstLine="284"/>
         </w:pPr>
         <w:r>
           <w:t xml:space="preserve">       </w:t>
         </w:r>
         <w:r w:rsidRPr="000605F9">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>________________________</w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="4D79F7FD" w14:textId="3B8677FE" w:rsidR="00FF2F9C" w:rsidRPr="00FF2F9C" w:rsidRDefault="00FF2F9C" w:rsidP="00FF2F9C">
+      <w:p w14:paraId="4D79F7FD" w14:textId="3B8677FE" w:rsidR="00FF2F9C" w:rsidRDefault="00FF2F9C" w:rsidP="001909E2">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
-          <w:spacing w:after="80"/>
           <w:ind w:firstLine="284"/>
           <w:rPr>
             <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="002F77F2">
           <w:rPr>
             <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>* Contributo sottoposto a valutazione dei pari - Peer-</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="002F77F2">
           <w:rPr>
             <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>reviewed</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="002F77F2">
           <w:rPr>
             <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> paper.</w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="72C2562B" w14:textId="450AE181" w:rsidR="00FF2F9C" w:rsidRPr="00D12800" w:rsidRDefault="00FF2F9C" w:rsidP="00FF2F9C">
+      <w:p w14:paraId="7798EDF1" w14:textId="1E06736B" w:rsidR="001909E2" w:rsidRPr="00FF2F9C" w:rsidRDefault="001909E2" w:rsidP="001909E2">
+        <w:pPr>
+          <w:pStyle w:val="Pidipagina"/>
+          <w:spacing w:after="240"/>
+          <w:ind w:firstLine="284"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="001909E2">
+          <w:rPr>
+            <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">L’Autore/Autrice ha/non ha conflitti d’interesse da dichiarare – The Author </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="001909E2">
+          <w:rPr>
+            <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>has</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="001909E2">
+          <w:rPr>
+            <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>/</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="001909E2">
+          <w:rPr>
+            <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>has</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="001909E2">
+          <w:rPr>
+            <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> no </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="001909E2">
+          <w:rPr>
+            <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>competing</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="001909E2">
+          <w:rPr>
+            <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="001909E2">
+          <w:rPr>
+            <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>interests</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="001909E2">
+          <w:rPr>
+            <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> to </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="001909E2">
+          <w:rPr>
+            <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>declare</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="001909E2">
+          <w:rPr>
+            <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:p>
+      <w:p w14:paraId="72C2562B" w14:textId="450AE181" w:rsidR="00FF2F9C" w:rsidRPr="00486644" w:rsidRDefault="00FF2F9C" w:rsidP="00FF2F9C">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
           <w:spacing w:after="60"/>
           <w:ind w:firstLine="0"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
-            <w:lang w:val="en-GB"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="00D12800">
+        <w:r w:rsidRPr="00486644">
           <w:rPr>
             <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
-            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>© The Author(s)</w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="2470A8A2" w14:textId="77777777" w:rsidR="00FF2F9C" w:rsidRPr="00D12800" w:rsidRDefault="00FF2F9C" w:rsidP="00FF2F9C">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
           <w:spacing w:after="60"/>
           <w:ind w:firstLine="0"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00D12800">
           <w:rPr>
             <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Submitted: xx.xx.202x – Approved: xx.xx.202x – Published: xx.xx.202x</w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="22DD133C" w14:textId="76C9F42E" w:rsidR="008B703A" w:rsidRPr="00D12800" w:rsidRDefault="00FF2F9C" w:rsidP="00FF2F9C">
+      <w:p w14:paraId="22DD133C" w14:textId="7EC3DA65" w:rsidR="008B703A" w:rsidRPr="00D12800" w:rsidRDefault="00FF2F9C" w:rsidP="00FF2F9C">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
           <w:spacing w:after="240"/>
           <w:ind w:firstLine="0"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00D12800">
           <w:rPr>
             <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>DOI:</w:t>
+        </w:r>
+        <w:r w:rsidR="00AC5E80">
+          <w:rPr>
+            <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00AC5E80" w:rsidRPr="00072ECB">
+          <w:rPr>
+            <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://doi.org/</w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="16379B93" w14:textId="4F64C8FE" w:rsidR="008B703A" w:rsidRPr="00C41CE9" w:rsidRDefault="008B703A" w:rsidP="008B703A">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
           <w:ind w:firstLine="0"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00B11483">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Rivista telematica (</w:t>
         </w:r>
         <w:r w:rsidRPr="000B030D">
           <w:rPr>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
@@ -3712,177 +6070,379 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>ISSN 1971- 8543</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="10D08C3F" w14:textId="77777777" w:rsidR="00C41CE9" w:rsidRDefault="00C41CE9">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74F5961E" w14:textId="77777777" w:rsidR="00417C43" w:rsidRDefault="00417C43" w:rsidP="00ED5B55">
+    <w:p w14:paraId="0EFF3BF4" w14:textId="77777777" w:rsidR="007006E4" w:rsidRDefault="007006E4" w:rsidP="00ED5B55">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15C5B7FE" w14:textId="77777777" w:rsidR="00417C43" w:rsidRDefault="00417C43" w:rsidP="00ED5B55">
+    <w:p w14:paraId="06F4CCB6" w14:textId="77777777" w:rsidR="007006E4" w:rsidRDefault="007006E4" w:rsidP="00ED5B55">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1050FA22" w14:textId="28537E4C" w:rsidR="00C41CE9" w:rsidRPr="00FF2F9C" w:rsidRDefault="005B16F4" w:rsidP="00FF2F9C">
+    <w:p w14:paraId="4CAD8195" w14:textId="77777777" w:rsidR="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
       <w:pPr>
         <w:pStyle w:val="Titolo4"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F77F2">
+      <w:r w:rsidRPr="000A52FB">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002F77F2">
+      <w:r w:rsidRPr="000A52FB">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00780FA4" w:rsidRPr="002F77F2">
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A52FB">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:caps/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>M. Bianchi</w:t>
       </w:r>
-      <w:r w:rsidR="00780FA4" w:rsidRPr="002F77F2">
+      <w:r w:rsidRPr="00EA55D5">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00780FA4" w:rsidRPr="002F77F2">
+      <w:r w:rsidRPr="000A52FB">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:i/>
+          <w:iCs w:val="0"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Capacità d’agire</w:t>
       </w:r>
-      <w:r w:rsidR="00780FA4" w:rsidRPr="002F77F2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-        </w:rPr>
-        <w:t>, Editrice Lombarda, Milano, 1940, p. 28 ss.</w:t>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, Editrice Lombarda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, Milano, 1940, p. 28 ss.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="705EF825" w14:textId="5AE76BF3" w:rsidR="001D76C3" w:rsidRPr="00FF2F9C" w:rsidRDefault="001D76C3" w:rsidP="00FF2F9C">
+    <w:p w14:paraId="37510739" w14:textId="77777777" w:rsidR="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
       <w:pPr>
         <w:pStyle w:val="Titolo4"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F77F2">
+      <w:r w:rsidRPr="000A52FB">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002F77F2">
+      <w:r w:rsidRPr="000A52FB">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002F77F2">
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A52FB">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:caps/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>M. Bianchi</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F77F2">
+      <w:r w:rsidRPr="00EA55D5">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F77F2">
+      <w:r w:rsidRPr="000A52FB">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:i/>
+          <w:iCs w:val="0"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Capacità d’agire</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F77F2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, Editrice Lombarda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, Milano, 1940, p. 28 ss.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="3A8EE43C" w14:textId="77777777" w:rsidR="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
+      <w:pPr>
+        <w:pStyle w:val="Titolo4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:rStyle w:val="Rimandonotaapidipagina"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:caps/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>M. Bianchi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA55D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:i/>
+          <w:iCs w:val="0"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Capacità d’agire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, Editrice Lombarda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, Milano, 1940, p. 28 ss.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="16D69310" w14:textId="77777777" w:rsidR="001909E2" w:rsidRDefault="001909E2" w:rsidP="001909E2">
+      <w:pPr>
+        <w:pStyle w:val="Testonotaapidipagina"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rimandonotaapidipagina"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:caps/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>M. Bianchi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Capacità d’agire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, Editrice Lombarda, Milano, 1940, p. 28 ss.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="40D4884E" w14:textId="77777777" w:rsidR="001909E2" w:rsidRPr="000A52FB" w:rsidRDefault="001909E2" w:rsidP="001909E2">
+      <w:pPr>
+        <w:pStyle w:val="Titolo4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:rStyle w:val="Rimandonotaapidipagina"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:caps/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>M. Bianchi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:i/>
+          <w:iCs w:val="0"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:i/>
+          <w:iCs w:val="0"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Capacità d’agire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, Editrice Lombarda, Milano, 1940, p. 28 ss.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="671148E1" w14:textId="5ED0A83A" w:rsidR="005B16F4" w:rsidRDefault="005B16F4" w:rsidP="005B16F4">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="003C7996">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05D29F47" wp14:editId="7C3510F9">
           <wp:extent cx="3188427" cy="539106"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="463382489" name="Immagine 463382489" descr="Statoechiese_EB"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="Statoechiese_EB"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -3902,51 +6462,51 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3231000" cy="546304"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0415CB46" w14:textId="5E1F052D" w:rsidR="008B703A" w:rsidRDefault="008B703A" w:rsidP="008B703A">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="003C7996">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="671670D4" wp14:editId="796AB4AD">
           <wp:extent cx="3188427" cy="539106"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1173205161" name="Immagine 1173205161" descr="Statoechiese_EB"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="Statoechiese_EB"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -4181,51 +6741,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1071197476">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1923370073">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -4275,50 +6835,51 @@
     <w:rsid w:val="000605F9"/>
     <w:rsid w:val="0006061E"/>
     <w:rsid w:val="00061A2B"/>
     <w:rsid w:val="00066259"/>
     <w:rsid w:val="00071302"/>
     <w:rsid w:val="00074875"/>
     <w:rsid w:val="00074A88"/>
     <w:rsid w:val="000826A5"/>
     <w:rsid w:val="00082DA8"/>
     <w:rsid w:val="000852D7"/>
     <w:rsid w:val="00085A51"/>
     <w:rsid w:val="00085C4A"/>
     <w:rsid w:val="00087905"/>
     <w:rsid w:val="00087FD0"/>
     <w:rsid w:val="00091868"/>
     <w:rsid w:val="00093264"/>
     <w:rsid w:val="00094C38"/>
     <w:rsid w:val="00094C41"/>
     <w:rsid w:val="00095822"/>
     <w:rsid w:val="00095C46"/>
     <w:rsid w:val="000A13AB"/>
     <w:rsid w:val="000A3809"/>
     <w:rsid w:val="000A3A91"/>
     <w:rsid w:val="000A4210"/>
     <w:rsid w:val="000A4898"/>
+    <w:rsid w:val="000A52FB"/>
     <w:rsid w:val="000A5326"/>
     <w:rsid w:val="000A61FC"/>
     <w:rsid w:val="000A71B0"/>
     <w:rsid w:val="000A7B49"/>
     <w:rsid w:val="000B030D"/>
     <w:rsid w:val="000B0CF2"/>
     <w:rsid w:val="000B176F"/>
     <w:rsid w:val="000B2588"/>
     <w:rsid w:val="000B310D"/>
     <w:rsid w:val="000B31F6"/>
     <w:rsid w:val="000B53E9"/>
     <w:rsid w:val="000C1900"/>
     <w:rsid w:val="000C2439"/>
     <w:rsid w:val="000C5389"/>
     <w:rsid w:val="000C618D"/>
     <w:rsid w:val="000C70EA"/>
     <w:rsid w:val="000C747B"/>
     <w:rsid w:val="000D069E"/>
     <w:rsid w:val="000D110B"/>
     <w:rsid w:val="000D3533"/>
     <w:rsid w:val="000D3815"/>
     <w:rsid w:val="000D51DA"/>
     <w:rsid w:val="000D6155"/>
     <w:rsid w:val="000D6BC3"/>
     <w:rsid w:val="000D731C"/>
@@ -4389,50 +6950,51 @@
     <w:rsid w:val="00167DB4"/>
     <w:rsid w:val="00170EAF"/>
     <w:rsid w:val="00172231"/>
     <w:rsid w:val="00173432"/>
     <w:rsid w:val="00173B46"/>
     <w:rsid w:val="00173DB1"/>
     <w:rsid w:val="0017432F"/>
     <w:rsid w:val="0017581C"/>
     <w:rsid w:val="001758D1"/>
     <w:rsid w:val="00176A5D"/>
     <w:rsid w:val="00176D45"/>
     <w:rsid w:val="00176E3A"/>
     <w:rsid w:val="00177A48"/>
     <w:rsid w:val="0018023E"/>
     <w:rsid w:val="00180574"/>
     <w:rsid w:val="00180686"/>
     <w:rsid w:val="00180AC7"/>
     <w:rsid w:val="0018110F"/>
     <w:rsid w:val="001811C9"/>
     <w:rsid w:val="00182BC1"/>
     <w:rsid w:val="00183AF4"/>
     <w:rsid w:val="00184384"/>
     <w:rsid w:val="00185C74"/>
     <w:rsid w:val="00185CF8"/>
     <w:rsid w:val="001904CD"/>
+    <w:rsid w:val="001909E2"/>
     <w:rsid w:val="00191091"/>
     <w:rsid w:val="00191DF7"/>
     <w:rsid w:val="00192AC5"/>
     <w:rsid w:val="001949DA"/>
     <w:rsid w:val="00197060"/>
     <w:rsid w:val="001A0C72"/>
     <w:rsid w:val="001A113A"/>
     <w:rsid w:val="001A150B"/>
     <w:rsid w:val="001A1570"/>
     <w:rsid w:val="001A3FAB"/>
     <w:rsid w:val="001A499E"/>
     <w:rsid w:val="001A5F5D"/>
     <w:rsid w:val="001A6DA0"/>
     <w:rsid w:val="001B03EB"/>
     <w:rsid w:val="001B0A27"/>
     <w:rsid w:val="001B1A9E"/>
     <w:rsid w:val="001B2D62"/>
     <w:rsid w:val="001B40E6"/>
     <w:rsid w:val="001B7646"/>
     <w:rsid w:val="001C05BA"/>
     <w:rsid w:val="001C1078"/>
     <w:rsid w:val="001C1D6F"/>
     <w:rsid w:val="001C1E3D"/>
     <w:rsid w:val="001C2499"/>
     <w:rsid w:val="001C27D4"/>
@@ -4715,50 +7277,51 @@
     <w:rsid w:val="0045176B"/>
     <w:rsid w:val="00451A5B"/>
     <w:rsid w:val="0045208E"/>
     <w:rsid w:val="00454872"/>
     <w:rsid w:val="00455C81"/>
     <w:rsid w:val="004566AD"/>
     <w:rsid w:val="00456A82"/>
     <w:rsid w:val="00456CC2"/>
     <w:rsid w:val="0045732A"/>
     <w:rsid w:val="00457D72"/>
     <w:rsid w:val="00462FCE"/>
     <w:rsid w:val="00463D05"/>
     <w:rsid w:val="0046610D"/>
     <w:rsid w:val="004703F0"/>
     <w:rsid w:val="00470977"/>
     <w:rsid w:val="00470ACD"/>
     <w:rsid w:val="00475FAF"/>
     <w:rsid w:val="00476721"/>
     <w:rsid w:val="0048042D"/>
     <w:rsid w:val="00480679"/>
     <w:rsid w:val="00481F42"/>
     <w:rsid w:val="00482449"/>
     <w:rsid w:val="004833B5"/>
     <w:rsid w:val="00483D7A"/>
     <w:rsid w:val="004840C3"/>
+    <w:rsid w:val="00486644"/>
     <w:rsid w:val="00486C39"/>
     <w:rsid w:val="00487384"/>
     <w:rsid w:val="0049119A"/>
     <w:rsid w:val="004914B9"/>
     <w:rsid w:val="00491CF8"/>
     <w:rsid w:val="00492067"/>
     <w:rsid w:val="0049289B"/>
     <w:rsid w:val="00492CDA"/>
     <w:rsid w:val="0049315B"/>
     <w:rsid w:val="004932A8"/>
     <w:rsid w:val="0049357F"/>
     <w:rsid w:val="00493786"/>
     <w:rsid w:val="004947F3"/>
     <w:rsid w:val="00495152"/>
     <w:rsid w:val="00497A78"/>
     <w:rsid w:val="004A1B09"/>
     <w:rsid w:val="004A28C5"/>
     <w:rsid w:val="004A4320"/>
     <w:rsid w:val="004A4C55"/>
     <w:rsid w:val="004A6386"/>
     <w:rsid w:val="004A7FF7"/>
     <w:rsid w:val="004B0131"/>
     <w:rsid w:val="004B0B5D"/>
     <w:rsid w:val="004B1150"/>
     <w:rsid w:val="004B3C05"/>
@@ -4773,50 +7336,51 @@
     <w:rsid w:val="004C34CE"/>
     <w:rsid w:val="004C5D7C"/>
     <w:rsid w:val="004C6271"/>
     <w:rsid w:val="004D3515"/>
     <w:rsid w:val="004D3C29"/>
     <w:rsid w:val="004D42D7"/>
     <w:rsid w:val="004D529E"/>
     <w:rsid w:val="004D559E"/>
     <w:rsid w:val="004D7842"/>
     <w:rsid w:val="004D7A6C"/>
     <w:rsid w:val="004D7E5A"/>
     <w:rsid w:val="004E16F4"/>
     <w:rsid w:val="004E194D"/>
     <w:rsid w:val="004E1F1E"/>
     <w:rsid w:val="004E2227"/>
     <w:rsid w:val="004E3D83"/>
     <w:rsid w:val="004E492E"/>
     <w:rsid w:val="004E4D23"/>
     <w:rsid w:val="004E6952"/>
     <w:rsid w:val="004E69E6"/>
     <w:rsid w:val="004E709E"/>
     <w:rsid w:val="004F24AE"/>
     <w:rsid w:val="004F2E21"/>
     <w:rsid w:val="004F383C"/>
     <w:rsid w:val="004F536B"/>
+    <w:rsid w:val="004F609A"/>
     <w:rsid w:val="004F61C3"/>
     <w:rsid w:val="004F7768"/>
     <w:rsid w:val="004F7F1A"/>
     <w:rsid w:val="005028FC"/>
     <w:rsid w:val="00502990"/>
     <w:rsid w:val="0050394B"/>
     <w:rsid w:val="00504FCF"/>
     <w:rsid w:val="0050571C"/>
     <w:rsid w:val="00506043"/>
     <w:rsid w:val="00506130"/>
     <w:rsid w:val="00506DA0"/>
     <w:rsid w:val="0050772D"/>
     <w:rsid w:val="00507A5A"/>
     <w:rsid w:val="00511C28"/>
     <w:rsid w:val="00512957"/>
     <w:rsid w:val="005154E2"/>
     <w:rsid w:val="00515BF0"/>
     <w:rsid w:val="00516BE7"/>
     <w:rsid w:val="0052099E"/>
     <w:rsid w:val="00521343"/>
     <w:rsid w:val="00522C7A"/>
     <w:rsid w:val="00522D7A"/>
     <w:rsid w:val="00524110"/>
     <w:rsid w:val="00525935"/>
     <w:rsid w:val="005276D1"/>
@@ -4846,50 +7410,51 @@
     <w:rsid w:val="00561A77"/>
     <w:rsid w:val="00563886"/>
     <w:rsid w:val="00563B07"/>
     <w:rsid w:val="00565CD5"/>
     <w:rsid w:val="00570851"/>
     <w:rsid w:val="005720AC"/>
     <w:rsid w:val="005736E0"/>
     <w:rsid w:val="0057396B"/>
     <w:rsid w:val="00574CE1"/>
     <w:rsid w:val="0057555A"/>
     <w:rsid w:val="0057699C"/>
     <w:rsid w:val="005770BE"/>
     <w:rsid w:val="00577A3D"/>
     <w:rsid w:val="00577DD6"/>
     <w:rsid w:val="0058028E"/>
     <w:rsid w:val="0058070B"/>
     <w:rsid w:val="00581475"/>
     <w:rsid w:val="0058192D"/>
     <w:rsid w:val="00582CF7"/>
     <w:rsid w:val="00583A47"/>
     <w:rsid w:val="00583AAA"/>
     <w:rsid w:val="00585B42"/>
     <w:rsid w:val="005860B2"/>
     <w:rsid w:val="005906CF"/>
     <w:rsid w:val="005920E3"/>
+    <w:rsid w:val="005934FA"/>
     <w:rsid w:val="005941DC"/>
     <w:rsid w:val="0059451E"/>
     <w:rsid w:val="00595529"/>
     <w:rsid w:val="005955A0"/>
     <w:rsid w:val="00596FE6"/>
     <w:rsid w:val="005A2963"/>
     <w:rsid w:val="005A2DC9"/>
     <w:rsid w:val="005A6F8F"/>
     <w:rsid w:val="005A71F3"/>
     <w:rsid w:val="005B16F4"/>
     <w:rsid w:val="005B3A7A"/>
     <w:rsid w:val="005B6492"/>
     <w:rsid w:val="005B64EB"/>
     <w:rsid w:val="005C0DBA"/>
     <w:rsid w:val="005C1841"/>
     <w:rsid w:val="005C20EE"/>
     <w:rsid w:val="005C2EE9"/>
     <w:rsid w:val="005C3485"/>
     <w:rsid w:val="005C3729"/>
     <w:rsid w:val="005C5949"/>
     <w:rsid w:val="005C596A"/>
     <w:rsid w:val="005C63E7"/>
     <w:rsid w:val="005C698B"/>
     <w:rsid w:val="005C733C"/>
     <w:rsid w:val="005C7A8C"/>
@@ -5027,130 +7592,134 @@
     <w:rsid w:val="006C3072"/>
     <w:rsid w:val="006C4BB0"/>
     <w:rsid w:val="006C4DC0"/>
     <w:rsid w:val="006C6A4D"/>
     <w:rsid w:val="006C6A7C"/>
     <w:rsid w:val="006D0318"/>
     <w:rsid w:val="006D1326"/>
     <w:rsid w:val="006D2B71"/>
     <w:rsid w:val="006D3387"/>
     <w:rsid w:val="006D3B0B"/>
     <w:rsid w:val="006D569E"/>
     <w:rsid w:val="006E01F4"/>
     <w:rsid w:val="006E0C66"/>
     <w:rsid w:val="006E0F68"/>
     <w:rsid w:val="006E260D"/>
     <w:rsid w:val="006E4986"/>
     <w:rsid w:val="006E604B"/>
     <w:rsid w:val="006E67B6"/>
     <w:rsid w:val="006E73F9"/>
     <w:rsid w:val="006E7F0F"/>
     <w:rsid w:val="006F0415"/>
     <w:rsid w:val="006F189E"/>
     <w:rsid w:val="006F4F71"/>
     <w:rsid w:val="006F691B"/>
     <w:rsid w:val="006F6942"/>
+    <w:rsid w:val="007006E4"/>
     <w:rsid w:val="00702862"/>
     <w:rsid w:val="007136FD"/>
     <w:rsid w:val="00713AEE"/>
     <w:rsid w:val="0071406C"/>
     <w:rsid w:val="00716D21"/>
     <w:rsid w:val="00716EE9"/>
     <w:rsid w:val="00717F6A"/>
     <w:rsid w:val="0072053D"/>
     <w:rsid w:val="00720A46"/>
     <w:rsid w:val="00722EA0"/>
     <w:rsid w:val="00723A0E"/>
     <w:rsid w:val="00723FDA"/>
     <w:rsid w:val="00725CC2"/>
     <w:rsid w:val="007310B1"/>
     <w:rsid w:val="00731152"/>
     <w:rsid w:val="007337C9"/>
     <w:rsid w:val="007345D1"/>
     <w:rsid w:val="00735B3E"/>
     <w:rsid w:val="0073684F"/>
     <w:rsid w:val="007369BE"/>
     <w:rsid w:val="007374F8"/>
     <w:rsid w:val="00741F64"/>
     <w:rsid w:val="00742956"/>
     <w:rsid w:val="00742DD2"/>
     <w:rsid w:val="0074308F"/>
     <w:rsid w:val="00743902"/>
     <w:rsid w:val="007451AD"/>
     <w:rsid w:val="00745C59"/>
+    <w:rsid w:val="00747D51"/>
     <w:rsid w:val="00750307"/>
     <w:rsid w:val="0075286F"/>
     <w:rsid w:val="00754870"/>
     <w:rsid w:val="00756FB6"/>
     <w:rsid w:val="00760A96"/>
     <w:rsid w:val="00760CA0"/>
     <w:rsid w:val="00760DD4"/>
     <w:rsid w:val="00762F26"/>
     <w:rsid w:val="00763475"/>
     <w:rsid w:val="00763482"/>
     <w:rsid w:val="0076492F"/>
     <w:rsid w:val="007649D6"/>
     <w:rsid w:val="00765C02"/>
     <w:rsid w:val="00765E3B"/>
     <w:rsid w:val="00772B75"/>
     <w:rsid w:val="00773256"/>
     <w:rsid w:val="0077397C"/>
     <w:rsid w:val="00776CD5"/>
     <w:rsid w:val="00777267"/>
     <w:rsid w:val="007806DD"/>
     <w:rsid w:val="00780FA4"/>
     <w:rsid w:val="007810D8"/>
     <w:rsid w:val="00781C77"/>
     <w:rsid w:val="00782147"/>
     <w:rsid w:val="00782F58"/>
     <w:rsid w:val="007850A5"/>
     <w:rsid w:val="007851A1"/>
     <w:rsid w:val="00785B4B"/>
     <w:rsid w:val="00785BB5"/>
     <w:rsid w:val="00786AF1"/>
+    <w:rsid w:val="007871F1"/>
     <w:rsid w:val="0078756B"/>
     <w:rsid w:val="00787ACF"/>
     <w:rsid w:val="00791AE1"/>
     <w:rsid w:val="007924F6"/>
     <w:rsid w:val="0079344D"/>
     <w:rsid w:val="00794A99"/>
     <w:rsid w:val="00795A20"/>
     <w:rsid w:val="0079661E"/>
     <w:rsid w:val="00796D58"/>
     <w:rsid w:val="007973FE"/>
     <w:rsid w:val="00797A3B"/>
     <w:rsid w:val="007A6666"/>
     <w:rsid w:val="007A71AE"/>
     <w:rsid w:val="007A7406"/>
     <w:rsid w:val="007B17D7"/>
     <w:rsid w:val="007B1EB5"/>
     <w:rsid w:val="007C02F4"/>
     <w:rsid w:val="007C3FF1"/>
     <w:rsid w:val="007C4455"/>
     <w:rsid w:val="007C482B"/>
     <w:rsid w:val="007D00AD"/>
     <w:rsid w:val="007D10F1"/>
+    <w:rsid w:val="007D77ED"/>
     <w:rsid w:val="007E018E"/>
     <w:rsid w:val="007E1BBB"/>
     <w:rsid w:val="007E26D8"/>
     <w:rsid w:val="007E2D29"/>
     <w:rsid w:val="007E3E6E"/>
     <w:rsid w:val="007E4313"/>
     <w:rsid w:val="007E4953"/>
     <w:rsid w:val="007E4F92"/>
     <w:rsid w:val="007E5C60"/>
     <w:rsid w:val="007E677F"/>
     <w:rsid w:val="007E69F3"/>
     <w:rsid w:val="007E6E35"/>
     <w:rsid w:val="007E7F2B"/>
     <w:rsid w:val="007F007A"/>
     <w:rsid w:val="007F07BC"/>
     <w:rsid w:val="007F2020"/>
     <w:rsid w:val="007F24D3"/>
     <w:rsid w:val="007F2830"/>
     <w:rsid w:val="007F403D"/>
     <w:rsid w:val="007F5716"/>
     <w:rsid w:val="007F69C9"/>
     <w:rsid w:val="007F7194"/>
     <w:rsid w:val="007F7BFE"/>
     <w:rsid w:val="00801EBB"/>
     <w:rsid w:val="008029B2"/>
@@ -5296,89 +7865,91 @@
     <w:rsid w:val="00944FA3"/>
     <w:rsid w:val="0094604F"/>
     <w:rsid w:val="00947A47"/>
     <w:rsid w:val="00947D24"/>
     <w:rsid w:val="009508DD"/>
     <w:rsid w:val="0095099F"/>
     <w:rsid w:val="00950BDE"/>
     <w:rsid w:val="00951125"/>
     <w:rsid w:val="00951FFB"/>
     <w:rsid w:val="00957D64"/>
     <w:rsid w:val="009622DB"/>
     <w:rsid w:val="00964987"/>
     <w:rsid w:val="00965431"/>
     <w:rsid w:val="00965861"/>
     <w:rsid w:val="0096596D"/>
     <w:rsid w:val="00965A75"/>
     <w:rsid w:val="009663A1"/>
     <w:rsid w:val="00966673"/>
     <w:rsid w:val="00966AD4"/>
     <w:rsid w:val="00966B28"/>
     <w:rsid w:val="00970406"/>
     <w:rsid w:val="00973AED"/>
     <w:rsid w:val="00973F57"/>
     <w:rsid w:val="00974C1B"/>
     <w:rsid w:val="009767FF"/>
+    <w:rsid w:val="009773F0"/>
     <w:rsid w:val="009840F5"/>
     <w:rsid w:val="0098635E"/>
     <w:rsid w:val="00986479"/>
     <w:rsid w:val="00987C14"/>
     <w:rsid w:val="009907DA"/>
     <w:rsid w:val="00990BEB"/>
     <w:rsid w:val="00991795"/>
     <w:rsid w:val="009925D3"/>
     <w:rsid w:val="00992D67"/>
     <w:rsid w:val="00996F57"/>
     <w:rsid w:val="00996FA5"/>
     <w:rsid w:val="00997157"/>
     <w:rsid w:val="0099750A"/>
     <w:rsid w:val="009A13C4"/>
     <w:rsid w:val="009A18CD"/>
     <w:rsid w:val="009A22DE"/>
     <w:rsid w:val="009A479A"/>
     <w:rsid w:val="009A6E2F"/>
     <w:rsid w:val="009A7355"/>
     <w:rsid w:val="009B18AC"/>
     <w:rsid w:val="009B1C3E"/>
     <w:rsid w:val="009B2114"/>
     <w:rsid w:val="009B3068"/>
     <w:rsid w:val="009B5020"/>
     <w:rsid w:val="009B569F"/>
     <w:rsid w:val="009B788B"/>
     <w:rsid w:val="009C1E0D"/>
     <w:rsid w:val="009C364E"/>
     <w:rsid w:val="009C5A22"/>
     <w:rsid w:val="009C73D1"/>
     <w:rsid w:val="009C73E8"/>
     <w:rsid w:val="009D052D"/>
     <w:rsid w:val="009D2099"/>
     <w:rsid w:val="009D34F6"/>
     <w:rsid w:val="009D416B"/>
     <w:rsid w:val="009D4305"/>
     <w:rsid w:val="009D4AF5"/>
     <w:rsid w:val="009D5296"/>
     <w:rsid w:val="009D53E1"/>
+    <w:rsid w:val="009D624A"/>
     <w:rsid w:val="009D6A61"/>
     <w:rsid w:val="009D6CAA"/>
     <w:rsid w:val="009D6D18"/>
     <w:rsid w:val="009D6F47"/>
     <w:rsid w:val="009E2313"/>
     <w:rsid w:val="009E24C7"/>
     <w:rsid w:val="009E278F"/>
     <w:rsid w:val="009E34FC"/>
     <w:rsid w:val="009E3FC7"/>
     <w:rsid w:val="009E4AF5"/>
     <w:rsid w:val="009E6553"/>
     <w:rsid w:val="009F0FBE"/>
     <w:rsid w:val="009F2BC9"/>
     <w:rsid w:val="009F30BF"/>
     <w:rsid w:val="009F4062"/>
     <w:rsid w:val="009F4561"/>
     <w:rsid w:val="009F4899"/>
     <w:rsid w:val="009F5097"/>
     <w:rsid w:val="009F5D7C"/>
     <w:rsid w:val="009F61EC"/>
     <w:rsid w:val="009F7DAE"/>
     <w:rsid w:val="00A01CE6"/>
     <w:rsid w:val="00A01F0C"/>
     <w:rsid w:val="00A035C5"/>
     <w:rsid w:val="00A06F04"/>
@@ -5433,65 +8004,67 @@
     <w:rsid w:val="00A7645F"/>
     <w:rsid w:val="00A76EE5"/>
     <w:rsid w:val="00A81DFF"/>
     <w:rsid w:val="00A82CD4"/>
     <w:rsid w:val="00A83A45"/>
     <w:rsid w:val="00A83AB6"/>
     <w:rsid w:val="00A85D0E"/>
     <w:rsid w:val="00A87629"/>
     <w:rsid w:val="00A9161A"/>
     <w:rsid w:val="00A91A78"/>
     <w:rsid w:val="00A9317C"/>
     <w:rsid w:val="00A94C78"/>
     <w:rsid w:val="00A9541A"/>
     <w:rsid w:val="00A95847"/>
     <w:rsid w:val="00A96059"/>
     <w:rsid w:val="00A9751B"/>
     <w:rsid w:val="00A979F1"/>
     <w:rsid w:val="00AA251A"/>
     <w:rsid w:val="00AA259F"/>
     <w:rsid w:val="00AA315E"/>
     <w:rsid w:val="00AA57D8"/>
     <w:rsid w:val="00AA6B5F"/>
     <w:rsid w:val="00AA74DA"/>
     <w:rsid w:val="00AB0464"/>
     <w:rsid w:val="00AB1243"/>
+    <w:rsid w:val="00AB1C63"/>
     <w:rsid w:val="00AB24AA"/>
     <w:rsid w:val="00AB2546"/>
     <w:rsid w:val="00AB3026"/>
     <w:rsid w:val="00AB52A0"/>
     <w:rsid w:val="00AB5341"/>
     <w:rsid w:val="00AB5F61"/>
     <w:rsid w:val="00AB72F3"/>
     <w:rsid w:val="00AC0154"/>
     <w:rsid w:val="00AC08B6"/>
     <w:rsid w:val="00AC25C7"/>
     <w:rsid w:val="00AC2609"/>
     <w:rsid w:val="00AC3238"/>
     <w:rsid w:val="00AC41E9"/>
     <w:rsid w:val="00AC47DC"/>
     <w:rsid w:val="00AC53E7"/>
+    <w:rsid w:val="00AC5E80"/>
     <w:rsid w:val="00AD0B9B"/>
     <w:rsid w:val="00AD26F6"/>
     <w:rsid w:val="00AD2CC9"/>
     <w:rsid w:val="00AD3352"/>
     <w:rsid w:val="00AD3932"/>
     <w:rsid w:val="00AD4ADF"/>
     <w:rsid w:val="00AD4E64"/>
     <w:rsid w:val="00AD5103"/>
     <w:rsid w:val="00AE0E1C"/>
     <w:rsid w:val="00AE36CC"/>
     <w:rsid w:val="00AE4E5A"/>
     <w:rsid w:val="00AE63E5"/>
     <w:rsid w:val="00AF22D4"/>
     <w:rsid w:val="00AF2350"/>
     <w:rsid w:val="00AF4A8B"/>
     <w:rsid w:val="00B0355D"/>
     <w:rsid w:val="00B036F7"/>
     <w:rsid w:val="00B05419"/>
     <w:rsid w:val="00B07F74"/>
     <w:rsid w:val="00B11151"/>
     <w:rsid w:val="00B117C1"/>
     <w:rsid w:val="00B129C2"/>
     <w:rsid w:val="00B12F9B"/>
     <w:rsid w:val="00B13C46"/>
     <w:rsid w:val="00B15134"/>
@@ -5863,50 +8436,51 @@
     <w:rsid w:val="00E724E2"/>
     <w:rsid w:val="00E725ED"/>
     <w:rsid w:val="00E7266B"/>
     <w:rsid w:val="00E73284"/>
     <w:rsid w:val="00E73988"/>
     <w:rsid w:val="00E74699"/>
     <w:rsid w:val="00E749C9"/>
     <w:rsid w:val="00E75579"/>
     <w:rsid w:val="00E761D9"/>
     <w:rsid w:val="00E80C52"/>
     <w:rsid w:val="00E8359C"/>
     <w:rsid w:val="00E8532B"/>
     <w:rsid w:val="00E853E8"/>
     <w:rsid w:val="00E8555A"/>
     <w:rsid w:val="00E858DF"/>
     <w:rsid w:val="00E86861"/>
     <w:rsid w:val="00E86891"/>
     <w:rsid w:val="00E9006E"/>
     <w:rsid w:val="00E9049D"/>
     <w:rsid w:val="00E90FAA"/>
     <w:rsid w:val="00E93369"/>
     <w:rsid w:val="00E96495"/>
     <w:rsid w:val="00EA0252"/>
     <w:rsid w:val="00EA0BA1"/>
     <w:rsid w:val="00EA3E17"/>
+    <w:rsid w:val="00EA55D5"/>
     <w:rsid w:val="00EA575E"/>
     <w:rsid w:val="00EA6851"/>
     <w:rsid w:val="00EA7701"/>
     <w:rsid w:val="00EA7BC0"/>
     <w:rsid w:val="00EB23A0"/>
     <w:rsid w:val="00EB2641"/>
     <w:rsid w:val="00EB56C2"/>
     <w:rsid w:val="00EB7623"/>
     <w:rsid w:val="00EC119D"/>
     <w:rsid w:val="00EC14CA"/>
     <w:rsid w:val="00EC24C3"/>
     <w:rsid w:val="00EC28C1"/>
     <w:rsid w:val="00EC491E"/>
     <w:rsid w:val="00EC65AA"/>
     <w:rsid w:val="00EC7813"/>
     <w:rsid w:val="00EC7D41"/>
     <w:rsid w:val="00EC7D8C"/>
     <w:rsid w:val="00ED3B0D"/>
     <w:rsid w:val="00ED3E89"/>
     <w:rsid w:val="00ED5B55"/>
     <w:rsid w:val="00ED60B2"/>
     <w:rsid w:val="00EE04A3"/>
     <w:rsid w:val="00EE0D5A"/>
     <w:rsid w:val="00EE31FE"/>
     <w:rsid w:val="00EE5F9A"/>
@@ -6001,51 +8575,51 @@
     <w:rsid w:val="00FE3EEA"/>
     <w:rsid w:val="00FE4DEA"/>
     <w:rsid w:val="00FE51BF"/>
     <w:rsid w:val="00FE6830"/>
     <w:rsid w:val="00FF2F9C"/>
     <w:rsid w:val="00FF3484"/>
     <w:rsid w:val="00FF4287"/>
     <w:rsid w:val="00FF5846"/>
     <w:rsid w:val="00FF61A8"/>
     <w:rsid w:val="00FF6666"/>
     <w:rsid w:val="00FF75D2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="it-IT"/>
+  <w:themeFontLang w:val="it-IT" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7C45AC0B"/>
   <w15:docId w15:val="{8052B290-18CD-E743-8EFB-BF716F530A3D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
@@ -18187,58 +20761,58 @@
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2142308401">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -18519,68 +21093,68 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9C4D4FB-18B2-49CD-9B09-8D31C3D76765}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{13b55eef-7018-4674-a3d7-cc0db06d545c}" enabled="0" method="" siteId="{13b55eef-7018-4674-a3d7-cc0db06d545c}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3091</Characters>
+  <Pages>4</Pages>
+  <Words>753</Words>
+  <Characters>4293</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3626</CharactersWithSpaces>
+  <CharactersWithSpaces>5036</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Template</dc:title>
   <dc:subject>per articolo rivista</dc:subject>
   <dc:creator>Marcello Toscano</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>