--- v0 (2026-04-11)
+++ v1 (2026-07-30)
@@ -461,579 +461,751 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00431933" w:rsidRPr="00431933">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5134652E" w14:textId="77777777" w:rsidR="00E14531" w:rsidRPr="00431933" w:rsidRDefault="00E14531" w:rsidP="00071302">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4457E629" w14:textId="6A1428BA" w:rsidR="005B16F4" w:rsidRPr="009047A3" w:rsidRDefault="009047A3" w:rsidP="00071302">
+    <w:p w14:paraId="4457E629" w14:textId="377DEE1D" w:rsidR="005B16F4" w:rsidRPr="00BF0DD7" w:rsidRDefault="009047A3" w:rsidP="00071302">
       <w:pPr>
         <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009047A3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="009047A3">
+        <w:t>KEY-WORDS</w:t>
+      </w:r>
+      <w:r w:rsidR="00E14531" w:rsidRPr="009047A3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>KEY-WORDS</w:t>
+        <w:t>: [</w:t>
       </w:r>
-      <w:r w:rsidR="00E14531" w:rsidRPr="009047A3">
+      <w:r w:rsidR="005B16F4" w:rsidRPr="009047A3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>: [</w:t>
+        <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="005B16F4" w:rsidRPr="009047A3">
+      <w:r w:rsidRPr="009047A3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t xml:space="preserve"> maximum</w:t>
       </w:r>
-      <w:r w:rsidRPr="009047A3">
+      <w:r w:rsidR="005B16F4" w:rsidRPr="009047A3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> maximum</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="005B16F4" w:rsidRPr="009047A3">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>in English and Italian</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005B16F4" w:rsidRPr="009047A3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>in English and Italian</w:t>
+        <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="005B16F4" w:rsidRPr="009047A3">
+      <w:r w:rsidR="00BF0DD7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>]</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0DD7" w:rsidRPr="00BF0DD7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lorem ipsum, Lorem ipsum, Lorem ipsum, Lorem ipsum, Lorem ipsum. Lorem ipsum, Lorem ipsum, Lorem ipsum, Lorem ipsum, Lorem ipsum.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5247E91B" w14:textId="77777777" w:rsidR="006F4F71" w:rsidRPr="009047A3" w:rsidRDefault="006F4F71" w:rsidP="00071302">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50241D3B" w14:textId="7A8BB82B" w:rsidR="005B16F4" w:rsidRPr="00431933" w:rsidRDefault="009047A3" w:rsidP="00071302">
+    <w:p w14:paraId="50241D3B" w14:textId="4ACE1C11" w:rsidR="005B16F4" w:rsidRPr="00431933" w:rsidRDefault="009047A3" w:rsidP="00071302">
       <w:pPr>
         <w:pStyle w:val="Nessunaspaziatura"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00431933">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>SUMMARY</w:t>
       </w:r>
       <w:r w:rsidR="005B16F4" w:rsidRPr="00431933">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00431933" w:rsidRPr="00431933">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidR="00225B52" w:rsidRPr="00225B52">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>1. Lorem ipsum Lorem ipsum Lorem ipsum - 2. Lorem ipsum Lorem ipsum Lorem ipsum - 3. Lorem ipsum Lorem ipsum Lorem ipsum - 4.</w:t>
+        <w:t xml:space="preserve">1. Lorem ipsum Lorem ipsum Lorem ipsum - 2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00225B52" w:rsidRPr="001909E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lorem ipsum Lorem ipsum Lorem ipsum - 3. Lorem ipsum Lorem ipsum Lorem ipsum - 4. Lorem ipsum Lorem ipsum Lorem ipsum - 5. Lorem ipsum Lorem ipsum Lorem ipsum</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BC694D7" w14:textId="77777777" w:rsidR="006F4F71" w:rsidRPr="00431933" w:rsidRDefault="006F4F71" w:rsidP="00071302">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55E71125" w14:textId="77777777" w:rsidR="006F4F71" w:rsidRPr="00431933" w:rsidRDefault="006F4F71" w:rsidP="00071302">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C8994C1" w14:textId="2A3390F6" w:rsidR="006F4F71" w:rsidRPr="00431933" w:rsidRDefault="006F4F71" w:rsidP="00071302">
+    <w:p w14:paraId="1C8994C1" w14:textId="51FDCBA1" w:rsidR="006F4F71" w:rsidRPr="00431933" w:rsidRDefault="006F4F71" w:rsidP="00071302">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00431933">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
-      <w:r w:rsidR="009047A3" w:rsidRPr="00431933">
+      <w:r w:rsidR="00FF4370">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>–</w:t>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00431933">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009047A3" w:rsidRPr="00431933">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Title </w:t>
       </w:r>
       <w:r w:rsidR="009C77A5" w:rsidRPr="00431933">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">of the section </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17EAC9A4" w14:textId="77777777" w:rsidR="006F4F71" w:rsidRPr="00431933" w:rsidRDefault="006F4F71" w:rsidP="00071302">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55BEA2C5" w14:textId="77777777" w:rsidR="008B703A" w:rsidRPr="00431933" w:rsidRDefault="005D6C6F" w:rsidP="00071302">
+    <w:p w14:paraId="6BF616A3" w14:textId="77777777" w:rsidR="00D64D37" w:rsidRPr="00D64D37" w:rsidRDefault="00D64D37" w:rsidP="00D64D37">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00431933">
-[...3 lines deleted...]
-        <w:t>Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum</w:t>
+      <w:r w:rsidRPr="00D64D37">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum.</w:t>
       </w:r>
-      <w:r w:rsidR="008B703A" w:rsidRPr="00431933">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+    </w:p>
+    <w:p w14:paraId="5ACF5E14" w14:textId="77777777" w:rsidR="00D64D37" w:rsidRPr="00D64D37" w:rsidRDefault="00D64D37" w:rsidP="00D64D37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D64D37">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64D37">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00D64D37">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7326E9D6" w14:textId="0D773C08" w:rsidR="005D6C6F" w:rsidRPr="00431933" w:rsidRDefault="005D6C6F" w:rsidP="00071302">
+    <w:p w14:paraId="605910A3" w14:textId="77777777" w:rsidR="00D64D37" w:rsidRPr="00D64D37" w:rsidRDefault="00D64D37" w:rsidP="00D64D37">
       <w:pPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00431933">
-[...21 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00D64D37">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430F5CF3" w14:textId="77777777" w:rsidR="00A762A9" w:rsidRPr="00431933" w:rsidRDefault="00A762A9" w:rsidP="00071302">
+    <w:p w14:paraId="53E02238" w14:textId="77777777" w:rsidR="00D64D37" w:rsidRPr="00D64D37" w:rsidRDefault="00D64D37" w:rsidP="00D64D37">
       <w:pPr>
         <w:spacing w:after="8"/>
-        <w:ind w:left="567" w:right="567"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:ind w:right="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EFE1C3E" w14:textId="2718815F" w:rsidR="00A762A9" w:rsidRPr="00431933" w:rsidRDefault="00A762A9" w:rsidP="00071302">
+    <w:p w14:paraId="588D927D" w14:textId="77777777" w:rsidR="00D64D37" w:rsidRPr="00D64D37" w:rsidRDefault="00D64D37" w:rsidP="00D64D37">
       <w:pPr>
-        <w:pStyle w:val="Titolo5"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="8"/>
+        <w:ind w:left="567" w:right="567" w:firstLine="0"/>
+        <w:outlineLvl w:val="4"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00431933">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D64D37">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>“Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum”</w:t>
       </w:r>
-      <w:r w:rsidR="00394706" w:rsidRPr="00431933">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D64D37">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00D64D37">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C67720F" w14:textId="77777777" w:rsidR="00A762A9" w:rsidRPr="00431933" w:rsidRDefault="00A762A9" w:rsidP="00071302">
+    <w:p w14:paraId="4A399E93" w14:textId="77777777" w:rsidR="00D64D37" w:rsidRPr="00D64D37" w:rsidRDefault="00D64D37" w:rsidP="00D64D37">
       <w:pPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="178F7FB2" w14:textId="7E7D46F8" w:rsidR="00A762A9" w:rsidRPr="00431933" w:rsidRDefault="00A762A9" w:rsidP="00071302">
+    <w:p w14:paraId="1F854D17" w14:textId="77777777" w:rsidR="00D64D37" w:rsidRPr="00D64D37" w:rsidRDefault="00D64D37" w:rsidP="00D64D37">
       <w:pPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00431933">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D64D37">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum</w:t>
       </w:r>
-      <w:r w:rsidR="00394706" w:rsidRPr="00431933">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D64D37">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00D64D37">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="184D3F51" w14:textId="0AE0F515" w:rsidR="006F4F71" w:rsidRPr="00431933" w:rsidRDefault="006F4F71" w:rsidP="00071302">
+    <w:p w14:paraId="57EB1D1B" w14:textId="77777777" w:rsidR="00D64D37" w:rsidRPr="00D64D37" w:rsidRDefault="00D64D37" w:rsidP="00D64D37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D64D37">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184D3F51" w14:textId="0AE0F515" w:rsidR="006F4F71" w:rsidRPr="00D64D37" w:rsidRDefault="006F4F71" w:rsidP="00071302">
       <w:pPr>
         <w:pStyle w:val="inizioparagrafo"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BDABA5C" w14:textId="77777777" w:rsidR="00265331" w:rsidRPr="00431933" w:rsidRDefault="00265331" w:rsidP="00071302">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="651C818F" w14:textId="5CB803CC" w:rsidR="006F4F71" w:rsidRPr="00431933" w:rsidRDefault="00565CD5" w:rsidP="00071302">
+    <w:p w14:paraId="651C818F" w14:textId="78C02D15" w:rsidR="006F4F71" w:rsidRPr="00431933" w:rsidRDefault="00565CD5" w:rsidP="00071302">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00431933">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">2 - Titolo </w:t>
+        <w:t xml:space="preserve">2 - </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00431933">
+      <w:r w:rsidR="00C777EE" w:rsidRPr="00C777EE">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>paragrafo</w:t>
+        <w:t>Title of the section</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="628F03D3" w14:textId="77777777" w:rsidR="009211C7" w:rsidRPr="00431933" w:rsidRDefault="009211C7" w:rsidP="009211C7">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CE8716E" w14:textId="77777777" w:rsidR="00431933" w:rsidRPr="00D04F62" w:rsidRDefault="00431933" w:rsidP="00431933">
+    <w:p w14:paraId="288DD3B9" w14:textId="77777777" w:rsidR="008A4D66" w:rsidRPr="008A4D66" w:rsidRDefault="008A4D66" w:rsidP="008A4D66">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D04F62">
-        <w:rPr>
+      <w:r w:rsidRPr="008A4D66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A4D66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="008A4D66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C547EE6" w14:textId="77777777" w:rsidR="00431933" w:rsidRPr="00D04F62" w:rsidRDefault="00431933" w:rsidP="00431933">
+    <w:p w14:paraId="64002ECE" w14:textId="77777777" w:rsidR="008A4D66" w:rsidRPr="008A4D66" w:rsidRDefault="008A4D66" w:rsidP="008A4D66">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D04F62">
-        <w:rPr>
+      <w:r w:rsidRPr="008A4D66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum</w:t>
-[...55 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252E8DD4" w14:textId="77777777" w:rsidR="00071302" w:rsidRPr="00431933" w:rsidRDefault="00071302" w:rsidP="00071302">
+    <w:p w14:paraId="7610836D" w14:textId="77777777" w:rsidR="008A4D66" w:rsidRPr="008A4D66" w:rsidRDefault="008A4D66" w:rsidP="008A4D66">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A4D66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728EF0B2" w14:textId="77777777" w:rsidR="008A4D66" w:rsidRPr="008A4D66" w:rsidRDefault="008A4D66" w:rsidP="008A4D66">
+      <w:pPr>
+        <w:spacing w:after="8"/>
+        <w:ind w:right="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70B4BF7E" w14:textId="77777777" w:rsidR="008A4D66" w:rsidRPr="008A4D66" w:rsidRDefault="008A4D66" w:rsidP="008A4D66">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="8"/>
+        <w:ind w:left="567" w:right="567" w:firstLine="0"/>
+        <w:outlineLvl w:val="4"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A4D66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>“Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A4D66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="008A4D66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61233517" w14:textId="77777777" w:rsidR="008A4D66" w:rsidRPr="008A4D66" w:rsidRDefault="008A4D66" w:rsidP="008A4D66">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EB897FD" w14:textId="77777777" w:rsidR="008A4D66" w:rsidRPr="008A4D66" w:rsidRDefault="008A4D66" w:rsidP="008A4D66">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A4D66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AAB7637" w14:textId="77777777" w:rsidR="008A4D66" w:rsidRPr="008A4D66" w:rsidRDefault="008A4D66" w:rsidP="008A4D66">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A4D66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE2E364" w14:textId="77777777" w:rsidR="008A4D66" w:rsidRPr="008A4D66" w:rsidRDefault="008A4D66" w:rsidP="008A4D66">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A4D66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313A2AC7" w14:textId="77777777" w:rsidR="008A4D66" w:rsidRPr="008A4D66" w:rsidRDefault="008A4D66" w:rsidP="008A4D66">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A4D66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum Lorem ipsum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="252E8DD4" w14:textId="77777777" w:rsidR="00071302" w:rsidRDefault="00071302" w:rsidP="00071302">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01D8D762" w14:textId="7FA5AD52" w:rsidR="006833C9" w:rsidRPr="009211C7" w:rsidRDefault="006833C9" w:rsidP="00071302">
+    <w:p w14:paraId="60EBE450" w14:textId="77777777" w:rsidR="008A4D66" w:rsidRDefault="008A4D66" w:rsidP="00071302">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03126899" w14:textId="77777777" w:rsidR="008A4D66" w:rsidRPr="00431933" w:rsidRDefault="008A4D66" w:rsidP="00071302">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F2498A7" w14:textId="5772CA3A" w:rsidR="006833C9" w:rsidRPr="009C77A5" w:rsidRDefault="009C77A5" w:rsidP="00071302">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009211C7">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="009C77A5">
+        <w:rPr>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">In </w:t>
+        <w:t>Name</w:t>
       </w:r>
-      <w:r w:rsidR="00751E4E" w:rsidRPr="009211C7">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="008A4D66">
+        <w:rPr>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>the end note</w:t>
+        <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidRPr="009211C7">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="009C77A5">
+        <w:rPr>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Name Surname </w:t>
+        <w:t xml:space="preserve"> Surname </w:t>
       </w:r>
       <w:r w:rsidR="006833C9" w:rsidRPr="009C77A5">
         <w:rPr>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C77A5">
         <w:rPr>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70FB06F7" w14:textId="3CE2D677" w:rsidR="006833C9" w:rsidRPr="009C77A5" w:rsidRDefault="009C77A5" w:rsidP="00071302">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C77A5">
         <w:rPr>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Institutional email </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FB2A2EE" w14:textId="051ECC32" w:rsidR="006833C9" w:rsidRPr="009C77A5" w:rsidRDefault="009C77A5" w:rsidP="00071302">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C77A5">
         <w:rPr>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ORCID ID </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="726F0A2B" w14:textId="7C4AF049" w:rsidR="006833C9" w:rsidRPr="009C77A5" w:rsidRDefault="009C77A5" w:rsidP="00071302">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C77A5">
         <w:rPr>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Affiliated University or Institute </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>with its</w:t>
       </w:r>
@@ -1067,95 +1239,50 @@
         <w:rPr>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44490009" w14:textId="77777777" w:rsidR="00D74603" w:rsidRPr="009C77A5" w:rsidRDefault="00D74603" w:rsidP="00071302">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CB7EF60" w14:textId="77777777" w:rsidR="00D74603" w:rsidRPr="009C77A5" w:rsidRDefault="00D74603" w:rsidP="00071302">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10A0240E" w14:textId="77777777" w:rsidR="00D74603" w:rsidRPr="009C77A5" w:rsidRDefault="00D74603" w:rsidP="00071302">
-      <w:pPr>
-[...43 lines deleted...]
-    <w:p w14:paraId="0BE91858" w14:textId="77777777" w:rsidR="00D74603" w:rsidRDefault="00D74603" w:rsidP="00071302">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B028ACE" w14:textId="600B21D7" w:rsidR="00D74603" w:rsidRPr="002F77F2" w:rsidRDefault="00D74603" w:rsidP="00071302">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F77F2">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="261E25EE" wp14:editId="6DA1EBEE">
             <wp:extent cx="1695450" cy="569595"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
@@ -1347,130 +1474,137 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D74603" w:rsidRPr="002F77F2" w:rsidSect="00071302">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2268" w:right="2268" w:bottom="1701" w:left="1985" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16C71557" w14:textId="77777777" w:rsidR="00A710CE" w:rsidRDefault="00A710CE" w:rsidP="00ED5B55">
+    <w:p w14:paraId="26309EA9" w14:textId="77777777" w:rsidR="0073057A" w:rsidRDefault="0073057A" w:rsidP="00ED5B55">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CEF014F" w14:textId="77777777" w:rsidR="00A710CE" w:rsidRDefault="00A710CE" w:rsidP="00ED5B55">
+    <w:p w14:paraId="626659A5" w14:textId="77777777" w:rsidR="0073057A" w:rsidRDefault="0073057A" w:rsidP="00ED5B55">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino">
-    <w:altName w:val="Segoe UI Historic"/>
+    <w:altName w:val="Palatino Linotype"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
       <w:id w:val="-1963249913"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="665EBEE9" w14:textId="2CC6C8D5" w:rsidR="0073684F" w:rsidRDefault="0073684F" w:rsidP="003A02E7">
         <w:pPr>
@@ -1657,101 +1791,196 @@
       <w:id w:val="138539833"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="4F748BA6" w14:textId="77777777" w:rsidR="00431933" w:rsidRPr="00843E14" w:rsidRDefault="00431933" w:rsidP="00431933">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
           <w:spacing w:after="80"/>
           <w:ind w:firstLine="284"/>
         </w:pPr>
         <w:r w:rsidRPr="00843E14">
           <w:t xml:space="preserve">       </w:t>
         </w:r>
         <w:r w:rsidRPr="00843E14">
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>________________________</w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="451E33F9" w14:textId="77777777" w:rsidR="00431933" w:rsidRPr="00843E14" w:rsidRDefault="00431933" w:rsidP="00431933">
+      <w:p w14:paraId="451E33F9" w14:textId="77777777" w:rsidR="00431933" w:rsidRDefault="00431933" w:rsidP="00C5705D">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
-          <w:spacing w:after="80"/>
           <w:ind w:firstLine="284"/>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00843E14">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>* Contributo sottoposto a valutazione dei pari - Peer-</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00843E14">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>reviewed</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00843E14">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> paper.</w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="32BCBB0A" w14:textId="77777777" w:rsidR="00431933" w:rsidRPr="00843E14" w:rsidRDefault="00431933" w:rsidP="00431933">
+      <w:p w14:paraId="2B2F95E3" w14:textId="77777777" w:rsidR="004E09EE" w:rsidRPr="00FF2F9C" w:rsidRDefault="004E09EE" w:rsidP="004E09EE">
+        <w:pPr>
+          <w:pStyle w:val="Pidipagina"/>
+          <w:spacing w:after="240"/>
+          <w:ind w:firstLine="284"/>
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="001909E2">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">L’Autore/Autrice ha/non ha conflitti d’interesse da dichiarare – The Author </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="001909E2">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>has</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="001909E2">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>/</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="001909E2">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>has</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="001909E2">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> no </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="001909E2">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>competing</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="001909E2">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="001909E2">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>interests</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="001909E2">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> to </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="001909E2">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>declare</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="001909E2">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:p>
+      <w:p w14:paraId="32BCBB0A" w14:textId="77777777" w:rsidR="00431933" w:rsidRPr="00225B52" w:rsidRDefault="00431933" w:rsidP="00431933">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
           <w:spacing w:after="60"/>
           <w:ind w:firstLine="0"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
-            <w:lang w:val="en-GB"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="00843E14">
+        <w:r w:rsidRPr="00225B52">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
-            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>© The Author(s)</w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="0D603179" w14:textId="77777777" w:rsidR="00431933" w:rsidRPr="00843E14" w:rsidRDefault="00431933" w:rsidP="00431933">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
           <w:spacing w:after="60"/>
           <w:ind w:firstLine="0"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00843E14">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Submitted: xx.xx.202x – Approved: xx.xx.202x – Published: xx.xx.202x</w:t>
         </w:r>
       </w:p>
@@ -1825,143 +2054,347 @@
           <w:rPr>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>statoechiese</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00843E14">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve">), fascicolo n. xx del 2026            ISSN 1971- 8543 </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72B4B5C0" w14:textId="77777777" w:rsidR="00A710CE" w:rsidRDefault="00A710CE" w:rsidP="00ED5B55">
+    <w:p w14:paraId="5AAE13CA" w14:textId="77777777" w:rsidR="0073057A" w:rsidRDefault="0073057A" w:rsidP="00ED5B55">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EA3CD0B" w14:textId="77777777" w:rsidR="00A710CE" w:rsidRDefault="00A710CE" w:rsidP="00ED5B55">
+    <w:p w14:paraId="43D40CF7" w14:textId="77777777" w:rsidR="0073057A" w:rsidRDefault="0073057A" w:rsidP="00ED5B55">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1050FA22" w14:textId="0432C27B" w:rsidR="00C41CE9" w:rsidRPr="00C41CE9" w:rsidRDefault="005B16F4" w:rsidP="00431933">
+    <w:p w14:paraId="71C88606" w14:textId="77777777" w:rsidR="00D64D37" w:rsidRDefault="00D64D37" w:rsidP="00D64D37">
       <w:pPr>
         <w:pStyle w:val="Titolo4"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F77F2">
+      <w:r w:rsidRPr="000A52FB">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002F77F2">
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00780FA4" w:rsidRPr="002F77F2">
+      <w:r w:rsidRPr="000A52FB">
         <w:rPr>
           <w:b/>
           <w:caps/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>M. Bianchi</w:t>
       </w:r>
-      <w:r w:rsidR="00780FA4" w:rsidRPr="002F77F2">
+      <w:r w:rsidRPr="00EA55D5">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00780FA4" w:rsidRPr="002F77F2">
+      <w:r w:rsidRPr="000A52FB">
         <w:rPr>
           <w:i/>
+          <w:iCs w:val="0"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Capacità d’agire</w:t>
       </w:r>
-      <w:r w:rsidR="00780FA4" w:rsidRPr="002F77F2">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, Editrice Lombarda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, Milano, 1940, p. 28 ss.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="34CA7FA1" w14:textId="77777777" w:rsidR="00D64D37" w:rsidRDefault="00D64D37" w:rsidP="00D64D37">
+      <w:pPr>
+        <w:pStyle w:val="Titolo4"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:rStyle w:val="Rimandonotaapidipagina"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:b/>
+          <w:caps/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>M. Bianchi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA55D5">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Capacità d’agire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, Editrice Lombarda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, Milano, 1940, p. 28 ss.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="578F093F" w14:textId="77777777" w:rsidR="00D64D37" w:rsidRDefault="00D64D37" w:rsidP="00D64D37">
+      <w:pPr>
+        <w:pStyle w:val="Titolo4"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:rStyle w:val="Rimandonotaapidipagina"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:b/>
+          <w:caps/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>M. Bianchi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA55D5">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Capacità d’agire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, Editrice Lombarda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, Milano, 1940, p. 28 ss.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="1F87D7A8" w14:textId="77777777" w:rsidR="008A4D66" w:rsidRDefault="008A4D66" w:rsidP="008A4D66">
+      <w:pPr>
+        <w:pStyle w:val="Testonotaapidipagina"/>
+        <w:ind w:firstLine="284"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rimandonotaapidipagina"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:caps/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>M. Bianchi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Capacità d’agire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>, Editrice Lombarda, Milano, 1940, p. 28 ss.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-    <w:p w14:paraId="122BFADC" w14:textId="77777777" w:rsidR="00431933" w:rsidRPr="00FF2F9C" w:rsidRDefault="00431933" w:rsidP="00431933">
+  <w:footnote w:id="5">
+    <w:p w14:paraId="396906D2" w14:textId="77777777" w:rsidR="008A4D66" w:rsidRPr="000A52FB" w:rsidRDefault="008A4D66" w:rsidP="008A4D66">
       <w:pPr>
         <w:pStyle w:val="Titolo4"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F77F2">
+      <w:r w:rsidRPr="000A52FB">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002F77F2">
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F77F2">
+      <w:r w:rsidRPr="000A52FB">
         <w:rPr>
           <w:b/>
           <w:caps/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>M. Bianchi</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F77F2">
-        <w:t xml:space="preserve">, </w:t>
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F77F2">
+      <w:r>
         <w:rPr>
           <w:i/>
+          <w:iCs w:val="0"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs w:val="0"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Capacità d’agire</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F77F2">
+      <w:r w:rsidRPr="000A52FB">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>, Editrice Lombarda, Milano, 1940, p. 28 ss.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6505602A" w14:textId="77777777" w:rsidR="006A3572" w:rsidRDefault="006A3572">
+  <w:p w14:paraId="309802C4" w14:textId="77777777" w:rsidR="00C5705D" w:rsidRDefault="00C5705D">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="671148E1" w14:textId="5ED0A83A" w:rsidR="005B16F4" w:rsidRDefault="005B16F4" w:rsidP="005B16F4">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="003C7996">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05D29F47" wp14:editId="7C3510F9">
           <wp:extent cx="3188427" cy="539106"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="463382489" name="Immagine 463382489" descr="Statoechiese_EB"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -2268,51 +2701,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1071197476">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1923370073">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -2343,50 +2776,51 @@
     <w:rsid w:val="00032B99"/>
     <w:rsid w:val="000334BD"/>
     <w:rsid w:val="00034A64"/>
     <w:rsid w:val="00035575"/>
     <w:rsid w:val="000355AC"/>
     <w:rsid w:val="00036DEA"/>
     <w:rsid w:val="00036E54"/>
     <w:rsid w:val="00036F4C"/>
     <w:rsid w:val="00043210"/>
     <w:rsid w:val="00045364"/>
     <w:rsid w:val="00045AF2"/>
     <w:rsid w:val="000463CA"/>
     <w:rsid w:val="00050FAE"/>
     <w:rsid w:val="000513FE"/>
     <w:rsid w:val="00052D24"/>
     <w:rsid w:val="00054EF4"/>
     <w:rsid w:val="00055346"/>
     <w:rsid w:val="00057CC3"/>
     <w:rsid w:val="0006061E"/>
     <w:rsid w:val="00061A2B"/>
     <w:rsid w:val="00066259"/>
     <w:rsid w:val="00071302"/>
     <w:rsid w:val="0007405F"/>
     <w:rsid w:val="00074875"/>
     <w:rsid w:val="00074A88"/>
+    <w:rsid w:val="00080F4D"/>
     <w:rsid w:val="000826A5"/>
     <w:rsid w:val="00082DA8"/>
     <w:rsid w:val="000852D7"/>
     <w:rsid w:val="00085A51"/>
     <w:rsid w:val="00085C4A"/>
     <w:rsid w:val="00087905"/>
     <w:rsid w:val="00087FD0"/>
     <w:rsid w:val="00091868"/>
     <w:rsid w:val="00093264"/>
     <w:rsid w:val="00094C38"/>
     <w:rsid w:val="00094C41"/>
     <w:rsid w:val="00095822"/>
     <w:rsid w:val="00095C46"/>
     <w:rsid w:val="000A13AB"/>
     <w:rsid w:val="000A3809"/>
     <w:rsid w:val="000A3A91"/>
     <w:rsid w:val="000A4210"/>
     <w:rsid w:val="000A4898"/>
     <w:rsid w:val="000A5326"/>
     <w:rsid w:val="000A61FC"/>
     <w:rsid w:val="000A71B0"/>
     <w:rsid w:val="000A7B49"/>
     <w:rsid w:val="000B030D"/>
     <w:rsid w:val="000B0CF2"/>
     <w:rsid w:val="000B176F"/>
@@ -2537,50 +2971,51 @@
     <w:rsid w:val="001F3B0E"/>
     <w:rsid w:val="001F60AB"/>
     <w:rsid w:val="001F6F79"/>
     <w:rsid w:val="001F7B01"/>
     <w:rsid w:val="001F7B08"/>
     <w:rsid w:val="00202B7B"/>
     <w:rsid w:val="002030D5"/>
     <w:rsid w:val="002046CB"/>
     <w:rsid w:val="002115B9"/>
     <w:rsid w:val="002128F8"/>
     <w:rsid w:val="00212D11"/>
     <w:rsid w:val="0021535F"/>
     <w:rsid w:val="002153EF"/>
     <w:rsid w:val="00215AFB"/>
     <w:rsid w:val="0021789C"/>
     <w:rsid w:val="00221531"/>
     <w:rsid w:val="00222114"/>
     <w:rsid w:val="002235BC"/>
     <w:rsid w:val="002237C8"/>
     <w:rsid w:val="00224069"/>
     <w:rsid w:val="0022451E"/>
     <w:rsid w:val="002245B5"/>
     <w:rsid w:val="00224696"/>
     <w:rsid w:val="00224CF5"/>
     <w:rsid w:val="00224E62"/>
+    <w:rsid w:val="00225B52"/>
     <w:rsid w:val="00225D8B"/>
     <w:rsid w:val="002261F5"/>
     <w:rsid w:val="002273E8"/>
     <w:rsid w:val="00230FFC"/>
     <w:rsid w:val="00231A30"/>
     <w:rsid w:val="00232137"/>
     <w:rsid w:val="00232570"/>
     <w:rsid w:val="00232882"/>
     <w:rsid w:val="002348BE"/>
     <w:rsid w:val="00234B60"/>
     <w:rsid w:val="002371E8"/>
     <w:rsid w:val="0024090A"/>
     <w:rsid w:val="002409A9"/>
     <w:rsid w:val="00243D9A"/>
     <w:rsid w:val="0024491F"/>
     <w:rsid w:val="002477DB"/>
     <w:rsid w:val="00247FCA"/>
     <w:rsid w:val="002505C0"/>
     <w:rsid w:val="002528D7"/>
     <w:rsid w:val="002532E3"/>
     <w:rsid w:val="00254692"/>
     <w:rsid w:val="002559B1"/>
     <w:rsid w:val="002565EC"/>
     <w:rsid w:val="00257104"/>
     <w:rsid w:val="0026025F"/>
@@ -2846,64 +3281,66 @@
     <w:rsid w:val="004A6386"/>
     <w:rsid w:val="004A7FF7"/>
     <w:rsid w:val="004B0131"/>
     <w:rsid w:val="004B0B5D"/>
     <w:rsid w:val="004B1150"/>
     <w:rsid w:val="004B3C05"/>
     <w:rsid w:val="004B5494"/>
     <w:rsid w:val="004B58BF"/>
     <w:rsid w:val="004B5A41"/>
     <w:rsid w:val="004B6B9D"/>
     <w:rsid w:val="004C0C34"/>
     <w:rsid w:val="004C0D31"/>
     <w:rsid w:val="004C19B6"/>
     <w:rsid w:val="004C2CBD"/>
     <w:rsid w:val="004C34CE"/>
     <w:rsid w:val="004C5D7C"/>
     <w:rsid w:val="004C6271"/>
     <w:rsid w:val="004D3515"/>
     <w:rsid w:val="004D3C29"/>
     <w:rsid w:val="004D42D7"/>
     <w:rsid w:val="004D529E"/>
     <w:rsid w:val="004D559E"/>
     <w:rsid w:val="004D7842"/>
     <w:rsid w:val="004D7A6C"/>
     <w:rsid w:val="004D7E5A"/>
+    <w:rsid w:val="004E09EE"/>
     <w:rsid w:val="004E16F4"/>
     <w:rsid w:val="004E194D"/>
     <w:rsid w:val="004E1F1E"/>
     <w:rsid w:val="004E2227"/>
     <w:rsid w:val="004E3D83"/>
     <w:rsid w:val="004E492E"/>
     <w:rsid w:val="004E4D23"/>
     <w:rsid w:val="004E6952"/>
     <w:rsid w:val="004E69E6"/>
     <w:rsid w:val="004E709E"/>
     <w:rsid w:val="004F24AE"/>
     <w:rsid w:val="004F2E21"/>
     <w:rsid w:val="004F383C"/>
     <w:rsid w:val="004F536B"/>
+    <w:rsid w:val="004F609A"/>
     <w:rsid w:val="004F61C3"/>
     <w:rsid w:val="004F7768"/>
     <w:rsid w:val="004F7F1A"/>
     <w:rsid w:val="005028FC"/>
     <w:rsid w:val="00502990"/>
     <w:rsid w:val="0050394B"/>
     <w:rsid w:val="00504FCF"/>
     <w:rsid w:val="0050571C"/>
     <w:rsid w:val="00506043"/>
     <w:rsid w:val="00506130"/>
     <w:rsid w:val="00506DA0"/>
     <w:rsid w:val="0050772D"/>
     <w:rsid w:val="00507A5A"/>
     <w:rsid w:val="00511C28"/>
     <w:rsid w:val="00512957"/>
     <w:rsid w:val="005154E2"/>
     <w:rsid w:val="00515BF0"/>
     <w:rsid w:val="00516BE7"/>
     <w:rsid w:val="0052099E"/>
     <w:rsid w:val="00521343"/>
     <w:rsid w:val="00522C7A"/>
     <w:rsid w:val="00522D7A"/>
     <w:rsid w:val="00524110"/>
     <w:rsid w:val="00525935"/>
     <w:rsid w:val="005276D1"/>
@@ -3126,50 +3563,51 @@
     <w:rsid w:val="006E0F68"/>
     <w:rsid w:val="006E260D"/>
     <w:rsid w:val="006E4986"/>
     <w:rsid w:val="006E604B"/>
     <w:rsid w:val="006E67B6"/>
     <w:rsid w:val="006E73F9"/>
     <w:rsid w:val="006E7F0F"/>
     <w:rsid w:val="006F0415"/>
     <w:rsid w:val="006F189E"/>
     <w:rsid w:val="006F4F71"/>
     <w:rsid w:val="006F691B"/>
     <w:rsid w:val="006F6942"/>
     <w:rsid w:val="00702862"/>
     <w:rsid w:val="007136FD"/>
     <w:rsid w:val="00713AEE"/>
     <w:rsid w:val="0071406C"/>
     <w:rsid w:val="00716D21"/>
     <w:rsid w:val="00716EE9"/>
     <w:rsid w:val="00717F6A"/>
     <w:rsid w:val="0072053D"/>
     <w:rsid w:val="00720A46"/>
     <w:rsid w:val="00722EA0"/>
     <w:rsid w:val="00723A0E"/>
     <w:rsid w:val="00723FDA"/>
     <w:rsid w:val="00725CC2"/>
+    <w:rsid w:val="0073057A"/>
     <w:rsid w:val="007310B1"/>
     <w:rsid w:val="00731152"/>
     <w:rsid w:val="007337C9"/>
     <w:rsid w:val="007345D1"/>
     <w:rsid w:val="00735B3E"/>
     <w:rsid w:val="0073684F"/>
     <w:rsid w:val="007369BE"/>
     <w:rsid w:val="007374F8"/>
     <w:rsid w:val="00741F64"/>
     <w:rsid w:val="00742956"/>
     <w:rsid w:val="00742DD2"/>
     <w:rsid w:val="0074308F"/>
     <w:rsid w:val="00743902"/>
     <w:rsid w:val="007451AD"/>
     <w:rsid w:val="00745C59"/>
     <w:rsid w:val="00750307"/>
     <w:rsid w:val="00751E4E"/>
     <w:rsid w:val="0075286F"/>
     <w:rsid w:val="00754870"/>
     <w:rsid w:val="00756FB6"/>
     <w:rsid w:val="00760A96"/>
     <w:rsid w:val="00760CA0"/>
     <w:rsid w:val="00760DD4"/>
     <w:rsid w:val="00762F26"/>
     <w:rsid w:val="00763475"/>
@@ -3291,50 +3729,51 @@
     <w:rsid w:val="00880590"/>
     <w:rsid w:val="00880A0B"/>
     <w:rsid w:val="00880D8D"/>
     <w:rsid w:val="008811AD"/>
     <w:rsid w:val="0088241D"/>
     <w:rsid w:val="008840BE"/>
     <w:rsid w:val="00887880"/>
     <w:rsid w:val="00890383"/>
     <w:rsid w:val="00890B53"/>
     <w:rsid w:val="00891127"/>
     <w:rsid w:val="00891DD8"/>
     <w:rsid w:val="008920B2"/>
     <w:rsid w:val="00893958"/>
     <w:rsid w:val="008964AC"/>
     <w:rsid w:val="0089698B"/>
     <w:rsid w:val="00897B0F"/>
     <w:rsid w:val="008A0202"/>
     <w:rsid w:val="008A0EF4"/>
     <w:rsid w:val="008A2087"/>
     <w:rsid w:val="008A2583"/>
     <w:rsid w:val="008A2763"/>
     <w:rsid w:val="008A2E1E"/>
     <w:rsid w:val="008A30F9"/>
     <w:rsid w:val="008A3EEF"/>
     <w:rsid w:val="008A46C2"/>
+    <w:rsid w:val="008A4D66"/>
     <w:rsid w:val="008B0A3C"/>
     <w:rsid w:val="008B38A0"/>
     <w:rsid w:val="008B4263"/>
     <w:rsid w:val="008B703A"/>
     <w:rsid w:val="008B7856"/>
     <w:rsid w:val="008C017F"/>
     <w:rsid w:val="008C1031"/>
     <w:rsid w:val="008C3E8A"/>
     <w:rsid w:val="008C6A75"/>
     <w:rsid w:val="008C7D32"/>
     <w:rsid w:val="008D1843"/>
     <w:rsid w:val="008D27BF"/>
     <w:rsid w:val="008D28CA"/>
     <w:rsid w:val="008D53C0"/>
     <w:rsid w:val="008D6051"/>
     <w:rsid w:val="008D6131"/>
     <w:rsid w:val="008D66E7"/>
     <w:rsid w:val="008E0516"/>
     <w:rsid w:val="008E318A"/>
     <w:rsid w:val="008E44F3"/>
     <w:rsid w:val="008E4D58"/>
     <w:rsid w:val="008E6640"/>
     <w:rsid w:val="008E7771"/>
     <w:rsid w:val="008F0825"/>
     <w:rsid w:val="008F0CEE"/>
@@ -3673,109 +4112,112 @@
     <w:rsid w:val="00BC5339"/>
     <w:rsid w:val="00BC64D0"/>
     <w:rsid w:val="00BC658F"/>
     <w:rsid w:val="00BC69BE"/>
     <w:rsid w:val="00BC6E88"/>
     <w:rsid w:val="00BC75AB"/>
     <w:rsid w:val="00BC7DE8"/>
     <w:rsid w:val="00BD1D54"/>
     <w:rsid w:val="00BD1FD6"/>
     <w:rsid w:val="00BD2179"/>
     <w:rsid w:val="00BD2239"/>
     <w:rsid w:val="00BD2265"/>
     <w:rsid w:val="00BD2C3C"/>
     <w:rsid w:val="00BD36A0"/>
     <w:rsid w:val="00BD490C"/>
     <w:rsid w:val="00BD5BAA"/>
     <w:rsid w:val="00BD71B1"/>
     <w:rsid w:val="00BD766B"/>
     <w:rsid w:val="00BE0752"/>
     <w:rsid w:val="00BE1614"/>
     <w:rsid w:val="00BE2DF5"/>
     <w:rsid w:val="00BE3608"/>
     <w:rsid w:val="00BE7D89"/>
     <w:rsid w:val="00BF0246"/>
     <w:rsid w:val="00BF0BE9"/>
+    <w:rsid w:val="00BF0DD7"/>
     <w:rsid w:val="00BF11DF"/>
     <w:rsid w:val="00BF4C32"/>
     <w:rsid w:val="00BF5FD9"/>
     <w:rsid w:val="00BF6093"/>
     <w:rsid w:val="00BF63FE"/>
     <w:rsid w:val="00BF6ACF"/>
     <w:rsid w:val="00BF7CF6"/>
     <w:rsid w:val="00C01C8B"/>
     <w:rsid w:val="00C02871"/>
     <w:rsid w:val="00C030A1"/>
     <w:rsid w:val="00C03866"/>
     <w:rsid w:val="00C0506F"/>
     <w:rsid w:val="00C05B65"/>
     <w:rsid w:val="00C10000"/>
     <w:rsid w:val="00C1301E"/>
     <w:rsid w:val="00C13AB2"/>
     <w:rsid w:val="00C14FC6"/>
     <w:rsid w:val="00C155B6"/>
     <w:rsid w:val="00C156B0"/>
     <w:rsid w:val="00C169E1"/>
     <w:rsid w:val="00C228C0"/>
     <w:rsid w:val="00C22FA1"/>
     <w:rsid w:val="00C248EA"/>
     <w:rsid w:val="00C2767E"/>
     <w:rsid w:val="00C347F3"/>
     <w:rsid w:val="00C34B70"/>
     <w:rsid w:val="00C35AE1"/>
     <w:rsid w:val="00C402CF"/>
     <w:rsid w:val="00C41CE9"/>
     <w:rsid w:val="00C426D1"/>
     <w:rsid w:val="00C42B7B"/>
     <w:rsid w:val="00C4443E"/>
     <w:rsid w:val="00C449B0"/>
     <w:rsid w:val="00C45EC1"/>
     <w:rsid w:val="00C46FA3"/>
     <w:rsid w:val="00C47794"/>
     <w:rsid w:val="00C50CA8"/>
     <w:rsid w:val="00C52E83"/>
     <w:rsid w:val="00C5313F"/>
     <w:rsid w:val="00C542A5"/>
     <w:rsid w:val="00C54445"/>
+    <w:rsid w:val="00C5705D"/>
     <w:rsid w:val="00C57A75"/>
     <w:rsid w:val="00C61220"/>
     <w:rsid w:val="00C612A6"/>
     <w:rsid w:val="00C6141B"/>
     <w:rsid w:val="00C61AD9"/>
     <w:rsid w:val="00C63702"/>
     <w:rsid w:val="00C64A59"/>
     <w:rsid w:val="00C67BB3"/>
     <w:rsid w:val="00C71663"/>
     <w:rsid w:val="00C71892"/>
     <w:rsid w:val="00C727A5"/>
     <w:rsid w:val="00C7330E"/>
     <w:rsid w:val="00C75504"/>
     <w:rsid w:val="00C75714"/>
     <w:rsid w:val="00C7579A"/>
     <w:rsid w:val="00C75DFE"/>
     <w:rsid w:val="00C77447"/>
     <w:rsid w:val="00C7762D"/>
+    <w:rsid w:val="00C777EE"/>
     <w:rsid w:val="00C77E3D"/>
     <w:rsid w:val="00C77F91"/>
     <w:rsid w:val="00C81B81"/>
     <w:rsid w:val="00C82DED"/>
     <w:rsid w:val="00C82E93"/>
     <w:rsid w:val="00C84A21"/>
     <w:rsid w:val="00C85AA4"/>
     <w:rsid w:val="00C8741C"/>
     <w:rsid w:val="00C8748C"/>
     <w:rsid w:val="00C87E7D"/>
     <w:rsid w:val="00C87EFF"/>
     <w:rsid w:val="00C92FB6"/>
     <w:rsid w:val="00C93C0E"/>
     <w:rsid w:val="00C94C55"/>
     <w:rsid w:val="00C952D3"/>
     <w:rsid w:val="00CA13C3"/>
     <w:rsid w:val="00CA24D9"/>
     <w:rsid w:val="00CA34A8"/>
     <w:rsid w:val="00CA4AE4"/>
     <w:rsid w:val="00CA500B"/>
     <w:rsid w:val="00CA67A8"/>
     <w:rsid w:val="00CA7177"/>
     <w:rsid w:val="00CB089D"/>
     <w:rsid w:val="00CB12BF"/>
     <w:rsid w:val="00CB1D10"/>
@@ -3786,50 +4228,51 @@
     <w:rsid w:val="00CB745E"/>
     <w:rsid w:val="00CB7C36"/>
     <w:rsid w:val="00CC27E9"/>
     <w:rsid w:val="00CC2B7D"/>
     <w:rsid w:val="00CC3C8D"/>
     <w:rsid w:val="00CC5DC7"/>
     <w:rsid w:val="00CC7ACF"/>
     <w:rsid w:val="00CD0D76"/>
     <w:rsid w:val="00CD18C5"/>
     <w:rsid w:val="00CD2EC9"/>
     <w:rsid w:val="00CD3624"/>
     <w:rsid w:val="00CD4FE6"/>
     <w:rsid w:val="00CD575B"/>
     <w:rsid w:val="00CE1476"/>
     <w:rsid w:val="00CE37B3"/>
     <w:rsid w:val="00CE3811"/>
     <w:rsid w:val="00CE4CD6"/>
     <w:rsid w:val="00CE660A"/>
     <w:rsid w:val="00CE7D6C"/>
     <w:rsid w:val="00CF0556"/>
     <w:rsid w:val="00CF152F"/>
     <w:rsid w:val="00CF314C"/>
     <w:rsid w:val="00CF31FE"/>
     <w:rsid w:val="00CF3A82"/>
     <w:rsid w:val="00CF474F"/>
+    <w:rsid w:val="00CF692F"/>
     <w:rsid w:val="00D0038C"/>
     <w:rsid w:val="00D003DE"/>
     <w:rsid w:val="00D02908"/>
     <w:rsid w:val="00D02B3D"/>
     <w:rsid w:val="00D02FDB"/>
     <w:rsid w:val="00D03B5C"/>
     <w:rsid w:val="00D047AC"/>
     <w:rsid w:val="00D05E6F"/>
     <w:rsid w:val="00D06672"/>
     <w:rsid w:val="00D06E79"/>
     <w:rsid w:val="00D06F10"/>
     <w:rsid w:val="00D06FD3"/>
     <w:rsid w:val="00D105B1"/>
     <w:rsid w:val="00D11817"/>
     <w:rsid w:val="00D176A9"/>
     <w:rsid w:val="00D20F32"/>
     <w:rsid w:val="00D211B2"/>
     <w:rsid w:val="00D21A28"/>
     <w:rsid w:val="00D23462"/>
     <w:rsid w:val="00D23DB3"/>
     <w:rsid w:val="00D250EC"/>
     <w:rsid w:val="00D25725"/>
     <w:rsid w:val="00D258E4"/>
     <w:rsid w:val="00D26919"/>
     <w:rsid w:val="00D275BA"/>
@@ -3845,50 +4288,52 @@
     <w:rsid w:val="00D43BDC"/>
     <w:rsid w:val="00D44909"/>
     <w:rsid w:val="00D45C67"/>
     <w:rsid w:val="00D50CC9"/>
     <w:rsid w:val="00D5160A"/>
     <w:rsid w:val="00D51DEC"/>
     <w:rsid w:val="00D51FDE"/>
     <w:rsid w:val="00D52643"/>
     <w:rsid w:val="00D52AEB"/>
     <w:rsid w:val="00D52CD5"/>
     <w:rsid w:val="00D53DAC"/>
     <w:rsid w:val="00D53E73"/>
     <w:rsid w:val="00D53FEC"/>
     <w:rsid w:val="00D5466D"/>
     <w:rsid w:val="00D5497F"/>
     <w:rsid w:val="00D54C02"/>
     <w:rsid w:val="00D54C57"/>
     <w:rsid w:val="00D5574E"/>
     <w:rsid w:val="00D558D2"/>
     <w:rsid w:val="00D55C67"/>
     <w:rsid w:val="00D55FD4"/>
     <w:rsid w:val="00D56A9F"/>
     <w:rsid w:val="00D60EA4"/>
     <w:rsid w:val="00D61C51"/>
     <w:rsid w:val="00D62A9E"/>
+    <w:rsid w:val="00D63600"/>
+    <w:rsid w:val="00D64D37"/>
     <w:rsid w:val="00D65CCC"/>
     <w:rsid w:val="00D65EFA"/>
     <w:rsid w:val="00D66DD3"/>
     <w:rsid w:val="00D72B47"/>
     <w:rsid w:val="00D73814"/>
     <w:rsid w:val="00D74410"/>
     <w:rsid w:val="00D74603"/>
     <w:rsid w:val="00D7488F"/>
     <w:rsid w:val="00D76052"/>
     <w:rsid w:val="00D763B5"/>
     <w:rsid w:val="00D76D88"/>
     <w:rsid w:val="00D80DD7"/>
     <w:rsid w:val="00D85020"/>
     <w:rsid w:val="00D9501E"/>
     <w:rsid w:val="00D953A6"/>
     <w:rsid w:val="00D9701B"/>
     <w:rsid w:val="00DA2B7C"/>
     <w:rsid w:val="00DA2D0B"/>
     <w:rsid w:val="00DA756F"/>
     <w:rsid w:val="00DB0BF6"/>
     <w:rsid w:val="00DB20A0"/>
     <w:rsid w:val="00DB2223"/>
     <w:rsid w:val="00DB5761"/>
     <w:rsid w:val="00DB744C"/>
     <w:rsid w:val="00DB7DD8"/>
@@ -4075,69 +4520,70 @@
     <w:rsid w:val="00FB0695"/>
     <w:rsid w:val="00FB2608"/>
     <w:rsid w:val="00FB3F67"/>
     <w:rsid w:val="00FB6449"/>
     <w:rsid w:val="00FB7F93"/>
     <w:rsid w:val="00FC0D89"/>
     <w:rsid w:val="00FC2F28"/>
     <w:rsid w:val="00FC54C7"/>
     <w:rsid w:val="00FC5A30"/>
     <w:rsid w:val="00FC5F1D"/>
     <w:rsid w:val="00FC78EF"/>
     <w:rsid w:val="00FD203E"/>
     <w:rsid w:val="00FD2909"/>
     <w:rsid w:val="00FD403C"/>
     <w:rsid w:val="00FD6100"/>
     <w:rsid w:val="00FD6CAE"/>
     <w:rsid w:val="00FD6D75"/>
     <w:rsid w:val="00FE1E0F"/>
     <w:rsid w:val="00FE24D2"/>
     <w:rsid w:val="00FE3EEA"/>
     <w:rsid w:val="00FE4DEA"/>
     <w:rsid w:val="00FE51BF"/>
     <w:rsid w:val="00FE6830"/>
     <w:rsid w:val="00FF3484"/>
     <w:rsid w:val="00FF4287"/>
+    <w:rsid w:val="00FF4370"/>
     <w:rsid w:val="00FF5846"/>
     <w:rsid w:val="00FF61A8"/>
     <w:rsid w:val="00FF6666"/>
     <w:rsid w:val="00FF75D2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="it-IT"/>
+  <w:themeFontLang w:val="it-IT" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7C45AC0B"/>
   <w15:docId w15:val="{8052B290-18CD-E743-8EFB-BF716F530A3D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Palatino Linotype" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
@@ -16608,68 +17054,68 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9C4D4FB-18B2-49CD-9B09-8D31C3D76765}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{13b55eef-7018-4674-a3d7-cc0db06d545c}" enabled="0" method="" siteId="{13b55eef-7018-4674-a3d7-cc0db06d545c}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3086</Characters>
+  <Pages>4</Pages>
+  <Words>754</Words>
+  <Characters>4301</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3620</CharactersWithSpaces>
+  <CharactersWithSpaces>5045</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Template</dc:title>
   <dc:subject>per articolo rivista</dc:subject>
   <dc:creator>Marcello Toscano</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>